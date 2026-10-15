--- v0 (2026-06-01)
+++ v1 (2026-10-15)
@@ -206,6857 +206,6857 @@
           <t>Africa Ethiopia Daily</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">非洲日报 - 埃塞俄比亚 </t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>埃塞俄比亚</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>http://ethiopia.africdaily.com/info/r-l6k4ghnshb.html</t>
+          <t>http://ethiopia.africdaily.com/info/e-y604lhkph1.html</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=0O%2FtDN3c1zFQc9r8O5p0iyJov0zv3raXLz1KwWuiA9nobwPPtf7rupHkmG%2F3QyWFp%2BXXsY1T9uDgy7PIFxhNGw%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=0O%2FtDN3c1zFQc9r8O5p0iyJov0zv3raXLz1KwWuiA9keRPBsagXtfbn1GVeNr%2BDH%2FkCAKJ1fFzOaklbul%2B86Cg%3D%3D</t>
         </is>
       </c>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" customHeight="true" ht="25.0">
       <c r="A3" s="2" t="n">
         <v>2.0</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Market Observer</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>市场观察报</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
-          <t>http://markets.krpopstar.com/info/n-y60s2tk4hb.html</t>
+          <t>http://markets.krpopstar.com/info/r-lu0plt0qro.html</t>
         </is>
       </c>
       <c r="H3" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=F7%2BLR5%2BbKdd8xlQE1vpk8X4eP3hq6gYWEtluycrh8f190t6F70McWiX2dio8KI4Hm8vqkGyiLTuI24CpJnq3Qw%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=F7%2BLR5%2BbKdd8xlQE1vpk8X4eP3hq6gYWEtluycrh8f2UX2zMFxogEt3lDwXo4AQIJ%2FrMjPfDZcUnJeOcXhoXKA%3D%3D</t>
         </is>
       </c>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" customHeight="true" ht="25.0">
       <c r="A4" s="2" t="n">
         <v>3.0</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Healthy Living Daily</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>健康生活日报</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>健康与医疗制药</t>
         </is>
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
-          <t>http://health.halloindianews.in/info/e-2xkslh0prm.html</t>
+          <t>http://health.halloindianews.in/info/0-gxksyh04rm.html</t>
         </is>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=Qfshf2talmeMCHcvmZnzNufLCgtp9fTszho%2FuRX75IU4BsiboAIApMgu8zfTtHE7QdjjgNInclYFqxMPDyLi1g%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=Qfshf2talmeMCHcvmZnzNufLCgtp9fTszho%2FuRX75IUweT4d9CTi9H0FKYckZeUQpGPAJ4QuIefr%2BKo7KeTysw%3D%3D</t>
         </is>
       </c>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" customHeight="true" ht="25.0">
       <c r="A5" s="2" t="n">
         <v>4.0</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Fresh life</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>新鲜生活</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
-          <t>http://health.carhome.co.in/info/n-yfn4lr04tm.html</t>
+          <t>http://health.carhome.co.in/info/8-yu04lt0stb.html</t>
         </is>
       </c>
       <c r="H5" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=4%2FBwZLjUsK5cHNXIpZ0Mf2%2B4vIgmcCv4uZL3t%2Bnqrm4HbqN0DpSIVkiaynkLnlhmXKYIcW%2BtbjitggBVjQUFrw%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=4%2FBwZLjUsK5cHNXIpZ0Mf2%2B4vIgmcCv4uZL3t%2Bnqrm6Oksarw3xFNrqnMTBwMn2dUrFui6xlN%2FOuSrzDlv7nOw%3D%3D</t>
         </is>
       </c>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
     </row>
     <row r="6" customHeight="true" ht="25.0">
       <c r="A6" s="2" t="n">
         <v>5.0</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Life Management Weekly</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>生活管理周刊</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G6" s="3" t="inlineStr">
         <is>
-          <t>http://health.schoolanews.in/info/o-26eqyr0q3o.html</t>
+          <t>http://health.schoolanews.in/info/c-l6ns2hep31.html</t>
         </is>
       </c>
       <c r="H6" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=1no8ereEnGaLh2OrVrzvRWJOiJfq%2BfSlDdySXd2IrbeEn4TTOo7nUih8LohLomY1klUGicMVqje8hX68Z%2F3iqw%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=1no8ereEnGaLh2OrVrzvRWJOiJfq%2BfSlDdySXd2IrbdIMgjUJcjW%2BApixfEStDppxi6keuyS3P57vedfTOzG5g%3D%3D</t>
         </is>
       </c>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" customHeight="true" ht="25.0">
       <c r="A7" s="2" t="n">
         <v>6.0</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Golden life</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>金色人生</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>健康与医疗制药</t>
         </is>
       </c>
       <c r="G7" s="3" t="inlineStr">
         <is>
-          <t>http://health.ishanews.in/info/p-g60pg30ptb.html</t>
+          <t>http://health.ishanews.in/info/g-l604yhn4hb.html</t>
         </is>
       </c>
       <c r="H7" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=qJgAPJqxarFMPusgQeou0s8%2BfZ%2F6qmCH9ytZKx3jz%2FAF3icBP4a47vPjIby8RuF7DoqOEa9nnVolAVaW66InFQ%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=qJgAPJqxarFMPusgQeou0tyNXpCkExyOGda9Mps77YZ3FTxCaWeuF6kVsH4czAnIFvNSsXXjS2r3PaYxrpS3Zw%3D%3D</t>
         </is>
       </c>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
     </row>
     <row r="8" customHeight="true" ht="25.0">
       <c r="A8" s="2" t="n">
         <v>7.0</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Health wealth manager</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>健康财富管理者</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>健康与医疗制药</t>
         </is>
       </c>
       <c r="G8" s="3" t="inlineStr">
         <is>
-          <t>http://health.latestjobnews.in/info/p-l6eqlt0srb.html</t>
+          <t>http://health.latestjobnews.in/info/f-lunslt04ho.html</t>
         </is>
       </c>
       <c r="H8" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=EubCKlU4akOe1n0dL%2B12XTzPGdK%2Fl7O5Iyz4YuZs4mM3bTAEDwcDnQSffJG1%2BirRMvtjI0M2qXf6%2Fs1YMKaccA%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=EubCKlU4akOe1n0dL%2B12XTzPGdK%2Fl7O5Iyz4YuZs4mOSfsA6vZ%2BtjUBOt9vgTETJBVVm8hqf%2FnsY6t1roqAmJw%3D%3D</t>
         </is>
       </c>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
     </row>
     <row r="9" customHeight="true" ht="25.0">
       <c r="A9" s="2" t="n">
         <v>8.0</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Fashion pioneer</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>时尚先驱</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>时尚与艺术</t>
         </is>
       </c>
       <c r="G9" s="3" t="inlineStr">
         <is>
-          <t>http://fashion.enews.co.in/info/d-lxkqg3ep3m.html</t>
+          <t>http://fashion.enews.co.in/info/p-yfkq2hkptm.html</t>
         </is>
       </c>
       <c r="H9" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=JspjZIu0gp9KzBTWjD6UVeKrgXrrqKKSyWC6J5GzUc373e8R7eqbYV0IWYHQD6UKKmNeb4yeiqOKb%2FKaqkCyCA%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=JspjZIu0gp9KzBTWjD6UVeKrgXrrqKKSyWC6J5GzUc1mv1YRNRpcg3pYmRqzRuxis9yq%2F%2Bq2O55wL%2BNei5zyLg%3D%3D</t>
         </is>
       </c>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
     </row>
     <row r="10" customHeight="true" ht="25.0">
       <c r="A10" s="2" t="n">
         <v>9.0</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Apparel and health</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>服饰与健康</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>时尚与艺术</t>
         </is>
       </c>
       <c r="G10" s="3" t="inlineStr">
         <is>
-          <t>http://fashion.indiacitynews.in/info/x-yfkqltkqh1.html</t>
+          <t>http://fashion.indiacitynews.in/info/i-gueqy3n4tm.html</t>
         </is>
       </c>
       <c r="H10" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=nhwYIr2dXfqFrmfuxSaptrwz%2BsHtn%2FCBbiFI8nbEkXN47%2FOFVtQ6T52XuDa1B8VA2UmLPBp2XJAKQYgopA0zqQ%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=nhwYIr2dXfqFrmfuxSaptrwz%2BsHtn%2FCBbiFI8nbEkXMZPVD6NYbGmDQbJDAO%2Bl6ouX9F1RsfVnHGo%2ByTl1SeDw%3D%3D</t>
         </is>
       </c>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
     </row>
     <row r="11" customHeight="true" ht="25.0">
       <c r="A11" s="2" t="n">
         <v>10.0</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>New York Fashion News</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>纽约时尚快讯</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>时尚与艺术</t>
         </is>
       </c>
       <c r="G11" s="3" t="inlineStr">
         <is>
-          <t>http://fashion.digitaldaily.in/info/r-yfnqlreptb.html</t>
+          <t>http://fashion.digitaldaily.in/info/0-yxe42hns3b.html</t>
         </is>
       </c>
       <c r="H11" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=4IjjPPsZDNHhF%2FGaHjpfQzRry5zZ7SWOGEHBnCzqa0M9y54GEnABmQsF50HY4I2mTl%2F2l%2BUlSzsLjlHuhq4eUw%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=4IjjPPsZDNHhF%2FGaHjpfQzRry5zZ7SWOGEHBnCzqa0NDh%2FVeih9bKOBDvZbBmzzHBIY2kYUbVVGt7tDx1H2VXA%3D%3D</t>
         </is>
       </c>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
     </row>
     <row r="12" customHeight="true" ht="25.0">
       <c r="A12" s="2" t="n">
         <v>11.0</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Beauty Information Network</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>美妆资讯网</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>时尚与艺术</t>
         </is>
       </c>
       <c r="G12" s="3" t="inlineStr">
         <is>
-          <t>http://fashion.youthdaily.in/info/4-luep2h0stb.html</t>
+          <t>http://fashion.youthdaily.in/info/x-g6np2hk4rb.html</t>
         </is>
       </c>
       <c r="H12" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=n0jf3IY7st3KOpxQxSjXOW%2BZxTnIFocvIAJk2ZoGKyjldmBnffrFmUtXC6XLNd02TMi6sjHA%2BvzdOyKkYteXew%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=n0jf3IY7st3KOpxQxSjXOW%2BZxTnIFocvIAJk2ZoGKyhPCYqSTlXsvETYx2r6JE7LIQUKFMuVOpWau5sfaKLs4g%3D%3D</t>
         </is>
       </c>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
     </row>
     <row r="13" customHeight="true" ht="25.0">
       <c r="A13" s="2" t="n">
         <v>12.0</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>Football life</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>足球人生</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>体育</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr">
         <is>
-          <t>http://sports.moscowtrail.com/info/l-lu0qy3nqt1.html</t>
+          <t>http://sports.moscowtrail.com/info/e-yf0pg3npr1.html</t>
         </is>
       </c>
       <c r="H13" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=L3wcrc2%2BpohBv57OFTp6TdzdLreeI4UQ%2FNpOx9e5E9f4Fpyaqxg57Jh4RF%2Bj1cTLsVvVwFbaNNyWh1JmDbw5AA%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=L3wcrc2%2BpohBv57OFTp6TdzdLreeI4UQ%2FNpOx9e5E9ekeDZjdWPgmca1ZHC5FHoOAMalB4g1lqbiEcxfpHXwnA%3D%3D</t>
         </is>
       </c>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
     </row>
     <row r="14" customHeight="true" ht="25.0">
       <c r="A14" s="2" t="n">
         <v>13.0</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>North American Event Live Network</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>北美赛事直播网</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>北美</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>体育</t>
         </is>
       </c>
       <c r="G14" s="3" t="inlineStr">
         <is>
-          <t>http://sports.rumilitary.com/info/u-2f0q2hkqhb.html</t>
+          <t>http://sports.rumilitary.com/info/n-gfk4yheqtm.html</t>
         </is>
       </c>
       <c r="H14" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=YrTtrKd%2Fb8%2FxCRumwabiC78uR2uRUvGJezrqk%2BVB4%2FoEub8LYoO8NY54NKNQqI%2BKcV96vind%2B0ET42%2B46f%2FOqw%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=YrTtrKd%2Fb8%2FxCRumwabiC78uR2uRUvGJezrqk%2BVB4%2Fr3F5S9HGwWg8UlhuEKDu%2FLUsPfROWvO4y4pzJKko9Rdw%3D%3D</t>
         </is>
       </c>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
     </row>
     <row r="15" customHeight="true" ht="25.0">
       <c r="A15" s="2" t="n">
         <v>14.0</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>Happy life</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>乐活人生</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>娱乐</t>
         </is>
       </c>
       <c r="G15" s="3" t="inlineStr">
         <is>
-          <t>http://life.ruindustrial.com/info/u-lxe4yrnpro.html</t>
+          <t>http://life.ruindustrial.com/info/7-yueplh0pt1.html</t>
         </is>
       </c>
       <c r="H15" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=7OUtIiskFoTuSbPcpDt%2FGgUJSEIkRnmWRsYKpbYRH7c2AVFgpJ7vF%2BqcSloYSRj6UEFbUdTCGEojb8zOQLpUJQ%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=7OUtIiskFoTuSbPcpDt%2FGgUJSEIkRnmWRsYKpbYRH7cuP%2BKzTWsw3h7TGFBLWPEs%2BpMhQG8MeNd98iax8Fwmgw%3D%3D</t>
         </is>
       </c>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
     </row>
     <row r="16" customHeight="true" ht="25.0">
       <c r="A16" s="2" t="n">
         <v>15.0</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>Healthy</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>健康者</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>健康与医疗制药</t>
         </is>
       </c>
       <c r="G16" s="3" t="inlineStr">
         <is>
-          <t>http://life.russiadaily.org/info/3-2xeq23kqhm.html</t>
+          <t>http://life.russiadaily.org/info/v-yuesgtesho.html</t>
         </is>
       </c>
       <c r="H16" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=bHfO25eng0wrU7G0koM6Z2bWpJ54fjWejwOXG7%2Bw9N1zEEv8ivuA%2FrUHXnfNK10Ct5i%2FO0JImRXa6XbxyxpuTA%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=bHfO25eng0wrU7G0koM6Z2bWpJ54fjWejwOXG7%2Bw9N1eo75EbJ2p5WLO7NuAuFMgR9WdVCBhnYjH7V4I%2FReM7Q%3D%3D</t>
         </is>
       </c>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
     </row>
     <row r="17" customHeight="true" ht="25.0">
       <c r="A17" s="2" t="n">
         <v>16.0</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>Pilates Direct</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>普拉提直达</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>娱乐</t>
         </is>
       </c>
       <c r="G17" s="3" t="inlineStr">
         <is>
-          <t>http://life.russiabbs.com/info/4-2fnslhnqtm.html</t>
+          <t>http://life.russiabbs.com/info/g-gunsytesh1.html</t>
         </is>
       </c>
       <c r="H17" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=bHfO25eng0wrU7G0koM6Z3AqJmCs5MkV%2B1BCbzZ6Iu%2Bx11Wz4mFXayM0XW%2BW9Yzyt8FSlLrHc2CrOE40CD4dcw%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=bHfO25eng0wrU7G0koM6Z4W3ZacsNfpU%2B7H2FA34gNyUCtj%2FWJrQzji8JCglVz98%2B5B1oupJe6L0xStOEGmHGw%3D%3D</t>
         </is>
       </c>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
     </row>
     <row r="18" customHeight="true" ht="25.0">
       <c r="A18" s="2" t="n">
         <v>17.0</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Colorado Technology Information</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>科罗拉多科技资讯</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>IT科技与互联网</t>
         </is>
       </c>
       <c r="G18" s="3" t="inlineStr">
         <is>
-          <t>http://markets.japansankei.com/info/g-gueqyr0pt1.html</t>
+          <t>http://markets.japansankei.com/info/n-lx0plrnp3b.html</t>
         </is>
       </c>
       <c r="H18" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=M8Kk1j8765s%2FICo8nES%2BSktQKQDps8YHii6CXQgVyiuDdxOs1ZwiLdLHbUI0XC4HzJzu3%2B0Gkq8xO%2FooJycAwg%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=M8Kk1j8765s%2FICo8nES%2BSktQKQDps8YHii6CXQgVyivpNXHqowsL4qX6YBc6dvT3zz1h%2Bvh%2BT1GJXroCR3RrQg%3D%3D</t>
         </is>
       </c>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
     </row>
     <row r="19" customHeight="true" ht="25.0">
       <c r="A19" s="2" t="n">
         <v>18.0</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>Detroit Tech Daily</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>底特律科技日报</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>IT科技与互联网</t>
         </is>
       </c>
       <c r="G19" s="3" t="inlineStr">
         <is>
-          <t>http://markets.asahidaily.com/info/l-gukslheqt1.html</t>
+          <t>http://markets.asahidaily.com/info/v-gfkpyt0pho.html</t>
         </is>
       </c>
       <c r="H19" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=OJn%2BBJSefw7stIsJZvO5%2Btmx84Rm2S%2FYts43Cls3H5ngzhe4H%2FbnokuWNBQWyBIxhf44cPTnvg8JXAJjbh%2FIag%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=OJn%2BBJSefw7stIsJZvO5%2Btmx84Rm2S%2FYts43Cls3H5nIt3kdhbNVNH0cepJcbOSanAa5MnMsVVV2ZTRTL4c0ng%3D%3D</t>
         </is>
       </c>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
     </row>
     <row r="20" customHeight="true" ht="25.0">
       <c r="A20" s="2" t="n">
         <v>19.0</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>Orlando Financial Technology Network</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>奥兰多财经科技网</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G20" s="3" t="inlineStr">
         <is>
-          <t>http://markets.tokyodaily.org/info/j-yf0pg30pr1.html</t>
+          <t>http://markets.tokyodaily.org/info/2-l6e4lrnptb.html</t>
         </is>
       </c>
       <c r="H20" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=79I33CeZ%2BWjWqZ1snlw6sPNDdKCM1%2B88IC0AghGzSeAb6%2Bf4IkoGV5yl1ii4qUl0Oh3krpNg0IggK8QI4bCunw%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=79I33CeZ%2BWjWqZ1snlw6sPNDdKCM1%2B88IC0AghGzSeCr5%2B4ZOVGqUFnUbMVt3Za1uImrYmxk3pUJM14AUWTFDA%3D%3D</t>
         </is>
       </c>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
     </row>
     <row r="21" customHeight="true" ht="25.0">
       <c r="A21" s="2" t="n">
         <v>20.0</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>Canadian Finance Weekly</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>加拿大财经周刊</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>加拿大</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>金融与保险</t>
         </is>
       </c>
       <c r="G21" s="3" t="inlineStr">
         <is>
-          <t>http://markets.jijidaily.com/info/4-2unp2h04rb.html</t>
+          <t>http://markets.jijidaily.com/info/l-26esgrephb.html</t>
         </is>
       </c>
       <c r="H21" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=M8Kk1j8765s%2FICo8nES%2BSqWJVMPfQn9i%2BbUB%2F5l2RBAESLR%2F9eXOsJbjedjEWP18r1PiQVzAwdzDnPFdmx1WSA%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=M8Kk1j8765s%2FICo8nES%2BSqWJVMPfQn9i%2BbUB%2F5l2RBCDONhbz35vfXvzlE%2BE8Qir8gWW3AJj7pwqIGEkqj%2FU3Q%3D%3D</t>
         </is>
       </c>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
     </row>
     <row r="22" customHeight="true" ht="25.0">
       <c r="A22" s="2" t="n">
         <v>21.0</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>British Weekly</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>英国周刊</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>英国</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G22" s="3" t="inlineStr">
         <is>
-          <t>http://markets.joinsdaily.com/info/w-lfeq23nstm.html</t>
+          <t>http://markets.joinsdaily.com/info/a-l6esgrn4h1.html</t>
         </is>
       </c>
       <c r="H22" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=M8Kk1j8765s%2FICo8nES%2BSl0YkJmz3yWi4x0a%2Bi%2FWImJa1Uq6De9f1%2FnQiKY8IDrRAUGWOiAriULxrZ2XaPJt3Q%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=M8Kk1j8765s%2FICo8nES%2BSl0YkJmz3yWi4x0a%2Bi%2FWImLMkmHY%2FqchgIRsTfuOx0ui94vmugj73%2BpPCvO%2F%2FVGJ4w%3D%3D</t>
         </is>
       </c>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
     </row>
     <row r="23" customHeight="true" ht="25.0">
       <c r="A23" s="2" t="n">
         <v>22.0</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>Houston Information Network</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>休斯顿信息网</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G23" s="3" t="inlineStr">
         <is>
-          <t>http://markets.dongadaily.com/info/s-gfesgreqt1.html</t>
+          <t>http://markets.dongadaily.com/info/d-2u0pgtkqhb.html</t>
         </is>
       </c>
       <c r="H23" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=yxEwmyFNE3QruxBqDpEjiy8XuwXfoWeIDMkS%2Bg%2B65rsITndxEtFXaBGT5e6fSrIZv6YoP08EYta97aYBOcMXMw%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=yxEwmyFNE3QruxBqDpEjiy8XuwXfoWeIDMkS%2Bg%2B65rt1dGYMg6IlNgTOqBTxY9ifWL1T3SO1dx13Vuc7jploHQ%3D%3D</t>
         </is>
       </c>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
     </row>
     <row r="24" customHeight="true" ht="25.0">
       <c r="A24" s="2" t="n">
         <v>23.0</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>New York Technology News</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>纽约科技新闻</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>IT科技与互联网</t>
         </is>
       </c>
       <c r="G24" s="3" t="inlineStr">
         <is>
-          <t>http://markets.seouldaily.org/info/o-gfkslrnqho.html</t>
+          <t>http://markets.seouldaily.org/info/p-g60qlteqh1.html</t>
         </is>
       </c>
       <c r="H24" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=TUHKyjuC%2FN%2FCxr4ZFb2JeQggAgJ4%2FvYHbgBxlVeDwB0wC1IzhyWiTqelaOnYRHj4CS7AYkA5Rl%2BfNGktGxjWIg%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=TUHKyjuC%2FN%2FCxr4ZFb2JeQggAgJ4%2FvYHbgBxlVeDwB1p821MyC3%2FH%2FN2I%2BekNGu4dgbMggeGzRmHxxDvh6yElg%3D%3D</t>
         </is>
       </c>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
     </row>
     <row r="25" customHeight="true" ht="25.0">
       <c r="A25" s="2" t="n">
         <v>24.0</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>Philadelphia Times</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>费城时报</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G25" s="3" t="inlineStr">
         <is>
-          <t>http://markets.hanidaily.com/info/i-gx042tnsrm.html</t>
+          <t>http://markets.hanidaily.com/info/6-lxkp2tkprb.html</t>
         </is>
       </c>
       <c r="H25" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=u5M%2FozR6qjDpywe2EynohJeR6Wy5m5f8SkDGyoIBQqlPcg8xbI%2BAdsz03I%2F8qyxvN8lM4%2FbfPd45y6V9e%2BmZGw%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=u5M%2FozR6qjDpywe2EynohJeR6Wy5m5f8SkDGyoIBQqnpuUE11AlfcDJC8u4MhmwljZGxkSKIsOmIyefNSNCa%2FQ%3D%3D</t>
         </is>
       </c>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
     </row>
     <row r="26" customHeight="true" ht="25.0">
       <c r="A26" s="2" t="n">
         <v>25.0</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>Toronto Business Information</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>多伦多商业资讯</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>加拿大</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>金融与保险</t>
         </is>
       </c>
       <c r="G26" s="3" t="inlineStr">
         <is>
-          <t>http://markets.thekoreatimes.org/info/a-lxkq2304tm.html</t>
+          <t>http://markets.thekoreatimes.org/info/a-2xe42rns31.html</t>
         </is>
       </c>
       <c r="H26" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=79I33CeZ%2BWjWqZ1snlw6sCHTXgft%2FGCcTsrqOE3G1aWIhH1M8PqrMwZr%2FM4ORLVpDAFyGLqss6mk3j9gtVTIEg%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=79I33CeZ%2BWjWqZ1snlw6sCHTXgft%2FGCcTsrqOE3G1aVqZDfXohQnszlVh01aMsg0ihgs86QmikXRb%2F%2FmOi1u0w%3D%3D</t>
         </is>
       </c>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
     </row>
     <row r="27" customHeight="true" ht="25.0">
       <c r="A27" s="2" t="n">
         <v>26.0</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>Brooklyn Life</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>布鲁克林生活报</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G27" s="3" t="inlineStr">
         <is>
-          <t>http://markets.kreconomy.com/info/z-yun4gteq3m.html</t>
+          <t>http://markets.kreconomy.com/info/s-gxnp2h043o.html</t>
         </is>
       </c>
       <c r="H27" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=F7%2BLR5%2BbKdd8xlQE1vpk8fNhAvMyJ938oXJYae89RDWQIAj960nE02Y32ufV4FNT2Ghve8gH5Su9h5v2ERWnHA%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=F7%2BLR5%2BbKdd8xlQE1vpk8fNhAvMyJ938oXJYae89RDURg%2BjGiS06l8jXkolhyTl3QWprEYwbq4by09UAYSfoUg%3D%3D</t>
         </is>
       </c>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
     </row>
     <row r="28" customHeight="true" ht="25.0">
       <c r="A28" s="2" t="n">
         <v>27.0</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>Korea Markets</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>韩国市场新闻网</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>韩国</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G28" s="3" t="inlineStr">
         <is>
-          <t>http://markets.aisakorea.com/info/l-gfnsyt0pto.html</t>
+          <t>http://markets.aisakorea.com/info/y-yun42hn43o.html</t>
         </is>
       </c>
       <c r="H28" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=OJn%2BBJSefw7stIsJZvO5%2BkblDKuDoLLVxQgx3eAr0TTS5UUXrfR1GUbvUZOGXinMZSPXampyaucEAxGvr%2BiLUw%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=OJn%2BBJSefw7stIsJZvO5%2BkblDKuDoLLVxQgx3eAr0TQeIChyqt%2BEV9ZXrim4VTWuc6vYqAX4uGrdQ%2F%2B%2BCHbWuw%3D%3D</t>
         </is>
       </c>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
     </row>
     <row r="29" customHeight="true" ht="25.0">
       <c r="A29" s="2" t="n">
         <v>28.0</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>Irish Information</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>爱尔兰信息报</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>爱尔兰</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G29" s="3" t="inlineStr">
         <is>
-          <t>http://markets.krittimes.com/info/u-2fnsltnstm.html</t>
+          <t>http://markets.krittimes.com/info/6-y6kpgr0pho.html</t>
         </is>
       </c>
       <c r="H29" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=F7%2BLR5%2BbKdd8xlQE1vpk8SkyKqB4BwTL2oMfRNhLNlNMSNkboGezifbuzFao4wgg5c1BMETriNIO8YHWkA6InA%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=F7%2BLR5%2BbKdd8xlQE1vpk8SkyKqB4BwTL2oMfRNhLNlNDKFdnCVTtYVOra%2Bi0p6N1WedmS%2FhPpQfhVHaqZNfKZA%3D%3D</t>
         </is>
       </c>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
     </row>
     <row r="30" customHeight="true" ht="25.0">
       <c r="A30" s="2" t="n">
         <v>29.0</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>The Kenya Daily</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>肯尼亚日报</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>肯尼亚</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G30" s="3" t="inlineStr">
         <is>
-          <t>http://thekenyadaily.com/info/k-yuksghkqhm.html</t>
+          <t>http://thekenyadaily.com/info/4-yxnpytkqh1.html</t>
         </is>
       </c>
       <c r="H30" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=%2Bb8zIPMIfUJFLPgHZRqvGvPaPxXT1hHqOHUZX%2FfkXFi1P7%2FTDnOCIEMXyTOHyFOY</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=%2Bb8zIPMIfUJFLPgHZRqvGhfXeOGOwWOZnQ1EcM2UTqkCkryx8pCDH9U6psMvZXAm</t>
         </is>
       </c>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
     </row>
     <row r="31" customHeight="true" ht="25.0">
       <c r="A31" s="2" t="n">
         <v>30.0</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>October Weekly</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">十月周刊 </t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G31" s="3" t="inlineStr">
         <is>
-          <t>http://octoberweekly.com/info/9-yfnpyh0s31.html</t>
+          <t>http://octoberweekly.com/info/0-y6esgh0qho.html</t>
         </is>
       </c>
       <c r="H31" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=QlvP3r9ByIzJUe0XohYUJU6S971FoS30liKpqNB%2FG4BSxRLxFKT%2BYUnqZvrO1fOd</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=QlvP3r9ByIzJUe0XohYUJeDKkTgiDCdubdDq7tnmuou3r4Ynx2qQEXXUruv%2F2C00</t>
         </is>
       </c>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
     </row>
     <row r="32" customHeight="true" ht="25.0">
       <c r="A32" s="2" t="n">
         <v>31.0</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Rand Daily</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>南非兰德日报</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>南非</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G32" s="3" t="inlineStr">
         <is>
-          <t>http://randdaily.com/info/7-gu0p2rnp31.html</t>
+          <t>http://randdaily.com/info/f-lunslrep3m.html</t>
         </is>
       </c>
       <c r="H32" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=2a%2BrBTOoQyTlCiQwsVeWDIWsOxBvjakXUB2sBYQ%2BgWjxIjH9o6eCkSZ61bKPyDMF</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=2a%2BrBTOoQyTlCiQwsVeWDAYdW405vdrrhlWURaSZOie1kQICj3zjeMri5itfw3th</t>
         </is>
       </c>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
     </row>
     <row r="33" customHeight="true" ht="25.0">
       <c r="A33" s="2" t="n">
         <v>32.0</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
           <t>Nigeria Commerce</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>尼日利亚商报</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>尼日利亚</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>新闻,金融与保险</t>
         </is>
       </c>
       <c r="G33" s="3" t="inlineStr">
         <is>
-          <t>http://nigeriacom.com/info/z-gu0syrkqr1.html</t>
+          <t>http://nigeriacom.com/info/j-26eq230ptm.html</t>
         </is>
       </c>
       <c r="H33" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=Ixxqlqs2wLswRnXnvnJgSDhZpC1uc9%2FIyjg4labKDzHtCtjCFrDNTok64XbHHxz5</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=Ixxqlqs2wLswRnXnvnJgSL2l4FTkB%2B4vTK1g1aiFRhbJdwh5HoapCu9KcyA6ic4i</t>
         </is>
       </c>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
     </row>
     <row r="34" customHeight="true" ht="25.0">
       <c r="A34" s="2" t="n">
         <v>33.0</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Zao Bao Daily</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>新加坡早报</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>新加坡</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G34" s="3" t="inlineStr">
         <is>
-          <t>http://zaobaodaily.com/info/7-gueqyhn431.html</t>
+          <t>http://zaobaodaily.com/info/b-2x0pg3eqhm.html</t>
         </is>
       </c>
       <c r="H34" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=fM4xCbCMz1DN5QWm97XKMf328lrD%2FGxBpTN6d0puuIiKyZex5LbuLLHtAXFW%2FEsU</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=fM4xCbCMz1DN5QWm97XKMdA14dpDq4THOvdV%2BJTkxKi9meWeVH1IhW0dJwNJo5OV</t>
         </is>
       </c>
       <c r="I34" s="3"/>
       <c r="J34" s="3"/>
     </row>
     <row r="35" customHeight="true" ht="25.0">
       <c r="A35" s="2" t="n">
         <v>34.0</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>Newzealand Gazette</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">新西兰公报 </t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>新西兰</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G35" s="3" t="inlineStr">
         <is>
-          <t>http://newzealandgazette.com/info/8-guks2hnph1.html</t>
+          <t>http://newzealandgazette.com/info/k-2xepg3kq3m.html</t>
         </is>
       </c>
       <c r="H35" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=8o0vFJzkQgpn1PufZ3nq2SEVxk8AQC7v7%2BcIdJhtyfoCj5vAdzPYpmy%2F2BOgiyivtKHIVpiMrgzEG8i8IbKPPg%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=8o0vFJzkQgpn1PufZ3nq2SEVxk8AQC7v7%2BcIdJhtyfps%2F%2FLr6nBZfMv3FfA132XQFTmDI9VtNjtvGOFvwFHmJA%3D%3D</t>
         </is>
       </c>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
     </row>
     <row r="36" customHeight="true" ht="25.0">
       <c r="A36" s="2" t="n">
         <v>35.0</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t>The Age of Australia</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">澳洲时代报 </t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G36" s="3" t="inlineStr">
         <is>
-          <t>http://theageau.com/info/q-2unsgtn4hm.html</t>
+          <t>http://theageau.com/info/p-2fk4l30pr1.html</t>
         </is>
       </c>
       <c r="H36" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=ToqDBu1UdBku0G%2F2XLsrX6O94vkJ%2BjSSy0oGYkpxHrT2ama%2Fnh8I4p7skqnUISIX</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=ToqDBu1UdBku0G%2F2XLsrX1qUmZDveeuQQ4ng04iXdyMCsGReAr8ExyWs2dW3Cag6</t>
         </is>
       </c>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
     </row>
     <row r="37" customHeight="true" ht="25.0">
       <c r="A37" s="2" t="n">
         <v>36.0</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Jakarta Glob</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>雅加达环球报</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>印度尼西亚</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G37" s="3" t="inlineStr">
         <is>
-          <t>http://jakartaglob.com/info/i-gukp2tnphb.html</t>
+          <t>http://jakartaglob.com/info/q-y6esg3kptb.html</t>
         </is>
       </c>
       <c r="H37" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=dRtGUqL1DYhrQ2AGDIs3Ez1O0g0C%2BsFqK7L0cDiEFSMTjxwXaW2MTL1LDurYyNKB</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=dRtGUqL1DYhrQ2AGDIs3Ezt5pTVM%2FKHlg8fSsFiDTgBdG8Rr3tXbDnOn%2F6IPlmQF</t>
         </is>
       </c>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
     </row>
     <row r="38" customHeight="true" ht="25.0">
       <c r="A38" s="2" t="n">
         <v>37.0</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>Singapore Info Map</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">新加坡信息门户 </t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>新加坡</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G38" s="3" t="inlineStr">
         <is>
-          <t>http://singaporeinfomap.com/info/3-yxksyt0pro.html</t>
+          <t>http://singaporeinfomap.com/info/s-yfes2reprm.html</t>
         </is>
       </c>
       <c r="H38" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=tRVqUCvwlvceS5%2Fzibb%2FzS7TY3ZZF6SceKLxkxydi9fx4l3DJSbBZFcBiRYnA8%2BGUfNQ5YwYjAbQYYZFRizPrg%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=tRVqUCvwlvceS5%2Fzibb%2FzS7TY3ZZF6SceKLxkxydi9cuxfL9FSo8RDD94Q6mqenhYWaW4asfT6ECFCLFj32A5w%3D%3D</t>
         </is>
       </c>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
     </row>
     <row r="39" customHeight="true" ht="25.0">
       <c r="A39" s="2" t="n">
         <v>38.0</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
           <t>China Screen Daily</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">中国记事日报 </t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>中国</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G39" s="3" t="inlineStr">
         <is>
-          <t>http://chinascreendaily.com/info/j-yunq23ns3b.html</t>
+          <t>http://chinascreendaily.com/info/b-lxk42test1.html</t>
         </is>
       </c>
       <c r="H39" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=MofystpTHehNSZi%2FSuWx7CZ%2F54USdYikA7R1v6odAMxMVRxXsLCmev1738OQbqxgQuF2vrppgK0Bth74wA1C3Q%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=MofystpTHehNSZi%2FSuWx7CZ%2F54USdYikA7R1v6odAMzHk4Pc8NVPmvv3gJzzABILH%2BZ1xEl17lzFgd14pzvGjQ%3D%3D</t>
         </is>
       </c>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
     </row>
     <row r="40" customHeight="true" ht="25.0">
       <c r="A40" s="2" t="n">
         <v>39.0</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Asia Time News</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>亚洲时讯</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>亚洲</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G40" s="3" t="inlineStr">
         <is>
-          <t>http://asiatimenews.com/info/4-l6n4230pto.html</t>
+          <t>http://asiatimenews.com/info/i-26np2hkqt1.html</t>
         </is>
       </c>
       <c r="H40" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=CTO23bDSCRbuLpA%2FCFj4eZ0%2BEeg3QP%2BDAjvmTBMQQC%2B88vGYGkoX%2BLqKT7nDnEE7</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=CTO23bDSCRbuLpA%2FCFj4effVJmwTcoTr9%2FtU%2B1e0Zw%2B9gQn%2BTDQYUTA2KCANRZco</t>
         </is>
       </c>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
     </row>
     <row r="41" customHeight="true" ht="25.0">
       <c r="A41" s="2" t="n">
         <v>40.0</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
           <t>Finland Weekly</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>芬兰周刊</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>芬兰</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G41" s="3" t="inlineStr">
         <is>
-          <t>http://finlandweekly.com/info/j-y6kpgr0qtm.html</t>
+          <t>http://finlandweekly.com/info/z-2uepgrest1.html</t>
         </is>
       </c>
       <c r="H41" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=ecVn7G3m5wp8HAf3Fps4nhK8u0RliokDDzBj3dKhwaNtSNpNq40ng1g1EtnsGGYs</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=ecVn7G3m5wp8HAf3Fps4nrcQ9Eqz%2BPFiyOG1MufuAN9n3Ht5AXUXKtQ2IBlxkMEB</t>
         </is>
       </c>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
     </row>
     <row r="42" customHeight="true" ht="25.0">
       <c r="A42" s="2" t="n">
         <v>41.0</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Romania Weekly</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>罗马尼亚周刊</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>罗马尼亚</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G42" s="3" t="inlineStr">
         <is>
-          <t>http://romaniaweekly.com/info/d-yukqy3ks31.html</t>
+          <t>http://romaniaweekly.com/info/9-yu0p2hes3m.html</t>
         </is>
       </c>
       <c r="H42" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=CQKq8%2BqcujMN5ykY8TjQw649BmuE7wI65hBZ2hwxot9j0jQ9EdEtDlUFTePV3lFS</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=CQKq8%2BqcujMN5ykY8TjQwwbI3cDRR%2ByNBhQXDjSAUEK4CIYVP%2BKtYgRukcd7AF4D</t>
         </is>
       </c>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
     </row>
     <row r="43" customHeight="true" ht="25.0">
       <c r="A43" s="2" t="n">
         <v>42.0</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Czech Weekly</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>捷克周报</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>捷克</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G43" s="3" t="inlineStr">
         <is>
-          <t>http://czechweekly.com/info/f-26e4yheshb.html</t>
+          <t>http://czechweekly.com/info/r-l6042h0p3o.html</t>
         </is>
       </c>
       <c r="H43" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=O7RVeTkHi0z%2BJ2FP5t18FO%2FbnHkaikZ%2BnJE1RviOG%2FVyC0urQd0Bn6W%2B2r%2FJbiHT</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=O7RVeTkHi0z%2BJ2FP5t18FPStP771Dnd7mB1S%2BiQpRglAiN2x7NptlW7qfvtnVEpC</t>
         </is>
       </c>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
     </row>
     <row r="44" customHeight="true" ht="25.0">
       <c r="A44" s="2" t="n">
         <v>43.0</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Portugal Daily</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>葡萄牙日报</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>葡萄牙</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G44" s="3" t="inlineStr">
         <is>
-          <t>http://portugaldaily.com/info/1-2x0pghesr1.html</t>
+          <t>http://portugaldaily.com/info/t-yfkp2hkptm.html</t>
         </is>
       </c>
       <c r="H44" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=CRTMfSo2d5mqDe9gy047E4zvQY6%2F6q6zIbdcgVSLlOSHoKl3nzqcbjFYUHFi644Y</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=CRTMfSo2d5mqDe9gy047EwuQ0CiKJSPmHlSuR6ibSW%2FAw4VJCsXtOKKr2Hx91KNB</t>
         </is>
       </c>
       <c r="I44" s="3"/>
       <c r="J44" s="3"/>
     </row>
     <row r="45" customHeight="true" ht="25.0">
       <c r="A45" s="2" t="n">
         <v>44.0</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>Népszabadság</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>人民自由报</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G45" s="3" t="inlineStr">
         <is>
-          <t>http://napszabadsag.com/info/4-gu0slre4tb.html</t>
+          <t>http://napszabadsag.com/info/n-yf0qgrnsrb.html</t>
         </is>
       </c>
       <c r="H45" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=RPSNGTJ%2B8VwikuhY2RNmY7sfANlF3cFxqWBVjGcAHhkHOgduZZWr8fEMucSvjGRS</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=RPSNGTJ%2B8VwikuhY2RNmY1OmseXtC4quG28vUMOk9MVaVpa%2BorP2UzgK2Di36r53</t>
         </is>
       </c>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
     </row>
     <row r="46" customHeight="true" ht="25.0">
       <c r="A46" s="2" t="n">
         <v>45.0</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>The Budapest Times</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>布达佩斯时报</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>匈牙利</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G46" s="3" t="inlineStr">
         <is>
-          <t>http://thebudapesttimes.com/info/c-yunq2tnq31.html</t>
+          <t>http://thebudapesttimes.com/info/8-l6e4l30prb.html</t>
         </is>
       </c>
       <c r="H46" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=LkaspakJ%2BeZZora70o7R%2F%2BQYremRdFmOYmXzIwfpr0ZsArBuSaR3EMK1w%2FChd41YoHftv%2FtVXFPf1R3P6mIJcg%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=LkaspakJ%2BeZZora70o7R%2F%2BQYremRdFmOYmXzIwfpr0a3yNciphuUuL7M0keVhAvMgPArypVD90Xp6kh8v3GYZQ%3D%3D</t>
         </is>
       </c>
       <c r="I46" s="3"/>
       <c r="J46" s="3"/>
     </row>
     <row r="47" customHeight="true" ht="25.0">
       <c r="A47" s="2" t="n">
         <v>46.0</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>Luxemburger Wort</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>卢森堡言论报</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>卢森堡</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G47" s="3" t="inlineStr">
         <is>
-          <t>http://luxemburgerwort.com/info/u-lxk42rn4tm.html</t>
+          <t>http://luxemburgerwort.com/info/x-gfeqytkshb.html</t>
         </is>
       </c>
       <c r="H47" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=xChshxuz6%2BYOPZ5TFx0Z%2F2AcocITqo8GPNyWwFFKcfyf%2FL2r8FmUqukgF7HOMO5M0dsST5a%2BYFt0Pn%2BTvJnDdQ%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=xChshxuz6%2BYOPZ5TFx0Z%2F2AcocITqo8GPNyWwFFKcfykIHguMrhOlXPFbKQgqTpIvUEEHJvNFPpKKo5fqa%2BRcA%3D%3D</t>
         </is>
       </c>
       <c r="I47" s="3"/>
       <c r="J47" s="3"/>
     </row>
     <row r="48" customHeight="true" ht="25.0">
       <c r="A48" s="2" t="n">
         <v>47.0</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>Narodni List</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">克罗地亚人民报 </t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>克罗地亚</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G48" s="3" t="inlineStr">
         <is>
-          <t>http://narodnilist.com/info/1-yxnpl3nqt1.html</t>
+          <t>http://narodnilist.com/info/k-lxnplr04tb.html</t>
         </is>
       </c>
       <c r="H48" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=yBiKNwgrJ5tr%2F59V0k%2BWsQjPP7JmhtHujLF4UZ0pDs4Hui28Ojf2PF%2FaVPjSdZEK</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=yBiKNwgrJ5tr%2F59V0k%2BWsdwA95f%2BDFvhzNP3QsocosV6cxspxdbSMo9aiXND9sR4</t>
         </is>
       </c>
       <c r="I48" s="3"/>
       <c r="J48" s="3"/>
     </row>
     <row r="49" customHeight="true" ht="25.0">
       <c r="A49" s="2" t="n">
         <v>48.0</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Raido Wien</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>维也纳广播电台</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>奥地利</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G49" s="3" t="inlineStr">
         <is>
-          <t>http://raidowien.com/info/i-yu0pghe4rm.html</t>
+          <t>http://raidowien.com/info/h-yxk4ltnqr1.html</t>
         </is>
       </c>
       <c r="H49" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=aNJ4WISPeFHotS2sRtOfvKs9F9Gkshp9qd2eIg%2Fq%2B5Q4c4QGEtBei4F3AYhWtkq1</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=aNJ4WISPeFHotS2sRtOfvNmb3PwM%2FBfM0pT7Wh9d5Se4IBPaMQ5SoY3XXRDETTEE</t>
         </is>
       </c>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
     </row>
     <row r="50" customHeight="true" ht="25.0">
       <c r="A50" s="2" t="n">
         <v>49.0</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>Austria Weekly</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">奥地利周报 </t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>奥地利</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G50" s="3" t="inlineStr">
         <is>
-          <t>http://austriaweekly.com/info/i-26kpgtk4rm.html</t>
+          <t>http://austriaweekly.com/info/s-yxkpgh0pro.html</t>
         </is>
       </c>
       <c r="H50" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=uIaZv30dLoVYJdW6JxYfDVFFOdFk1RgDU0KOA7uoEOl4AsT0urf4EGWxQdKM2taL</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=uIaZv30dLoVYJdW6JxYfDcZEFQgdP%2BZbi4hufQ6fPYjzcrYqkmirYtod5IX4v7jD</t>
         </is>
       </c>
       <c r="I50" s="3"/>
       <c r="J50" s="3"/>
     </row>
     <row r="51" customHeight="true" ht="25.0">
       <c r="A51" s="2" t="n">
         <v>50.0</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Mlada frontadnes</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>捷克今日报</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>捷克</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G51" s="3" t="inlineStr">
         <is>
-          <t>http://mladafrontadnes.com/info/5-lfesy3kq3b.html</t>
+          <t>http://mladafrontadnes.com/info/r-yf0p2te43b.html</t>
         </is>
       </c>
       <c r="H51" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=v40oTW6YAIwSYZ6UEmExDVwFs1BKaiK4BnpmTE7%2BCCW16wUm%2B4WzqSYlSQRfjeVFiqiHchbYLU%2B3R8qo84uQ9A%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=v40oTW6YAIwSYZ6UEmExDVwFs1BKaiK4BnpmTE7%2BCCU%2BtNgIwG7Zj2ugCu1O59t0SpFsVy9agLo0RR1UbEqEXw%3D%3D</t>
         </is>
       </c>
       <c r="I51" s="3"/>
       <c r="J51" s="3"/>
     </row>
     <row r="52" customHeight="true" ht="25.0">
       <c r="A52" s="2" t="n">
         <v>51.0</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Bergen Tidene</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>挪威卑尔根时报</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>挪威</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G52" s="3" t="inlineStr">
         <is>
-          <t>http://bergentidene.com/info/2-g6npyteptb.html</t>
+          <t>http://bergentidene.com/info/q-gxe4yr04tb.html</t>
         </is>
       </c>
       <c r="H52" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=okp9PHHJohCg4ErIQlleb%2FE4lWdVszxQs%2B%2FmdHV5ljG%2FMRriDV3VUeuKiGhK42Ke</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=okp9PHHJohCg4ErIQlleb79tMhgt3NSeSPtLxZfmxfelO7KWucdnmAOKXZ4MT6rE</t>
         </is>
       </c>
       <c r="I52" s="3"/>
       <c r="J52" s="3"/>
     </row>
     <row r="53" customHeight="true" ht="25.0">
       <c r="A53" s="2" t="n">
         <v>52.0</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> The Warsaw Voice</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>波兰 华沙之声</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>波兰</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G53" s="3" t="inlineStr">
         <is>
-          <t>http://thewarsawvoice.com/info/9-y6nplh0431.html</t>
+          <t>http://thewarsawvoice.com/info/9-2xkp2tkshm.html</t>
         </is>
       </c>
       <c r="H53" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=m7r1J%2BPKZ7exiiVSRllmeFic7cDFkXS2cbj%2Bc44cVIzUzJbBV%2FY3FVXQi8RAyy2yMc3l3DXG8jvajJBwGfSPUA%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=m7r1J%2BPKZ7exiiVSRllmeFic7cDFkXS2cbj%2Bc44cVIyHhJKZTnItBjngyRQJlux5NsjJHtFJ4K7zD0Qa7mOYKQ%3D%3D</t>
         </is>
       </c>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
     </row>
     <row r="54" customHeight="true" ht="25.0">
       <c r="A54" s="2" t="n">
         <v>53.0</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Espana Daily</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>西班牙日报</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>西班牙</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G54" s="3" t="inlineStr">
         <is>
-          <t>http://espanadaily.com/info/w-yueqltnp3m.html</t>
+          <t>http://espanadaily.com/info/d-yuksyhnp3m.html</t>
         </is>
       </c>
       <c r="H54" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=zlFklBCNRxHzwI7TeuDxJOf71EZCc4UR9kQUJDNI1rvOmKDyT%2Fe54Ji2iztoceCv</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=zlFklBCNRxHzwI7TeuDxJK%2F2R46pDl62oAx0ov5Or5i2yhGaEnoEHlLcFMhUqKux</t>
         </is>
       </c>
       <c r="I54" s="3"/>
       <c r="J54" s="3"/>
     </row>
     <row r="55" customHeight="true" ht="25.0">
       <c r="A55" s="2" t="n">
         <v>54.0</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Television Espana</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>西班牙电视台</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>西班牙</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
-          <t>http://televisionespana.com/info/l-gfk4lh0qho.html</t>
+          <t>http://televisionespana.com/info/5-2u0qy30pho.html</t>
         </is>
       </c>
       <c r="H55" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=5rBsQaO90cWDCKL6a0Vb0zsNxP5aHKcI3QWgs683wUIa86znHViSUBBmQ8xiFhOMiWrcRrLA%2BAR6zzZszmv83Q%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=5rBsQaO90cWDCKL6a0Vb0zsNxP5aHKcI3QWgs683wUL8hsumPj1AxURhGrJ3ry2%2FwnN0mjoLYpgd5WLNcgXJ5g%3D%3D</t>
         </is>
       </c>
       <c r="I55" s="3"/>
       <c r="J55" s="3"/>
     </row>
     <row r="56" customHeight="true" ht="25.0">
       <c r="A56" s="2" t="n">
         <v>55.0</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Nrc Handelsblad</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>新鹿特丹商报</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>荷兰</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G56" s="3" t="inlineStr">
         <is>
-          <t>http://nrchandelsblad.com/info/5-y604gh0stb.html</t>
+          <t>http://nrchandelsblad.com/info/i-2xnq23kqrb.html</t>
         </is>
       </c>
       <c r="H56" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=AqaEdlRt0EcPddI0%2BgoYEaOhNz3H8d0wnTD%2BOr%2FtqvfRvC5dpdb5gmlAPuLIWarIP8LPY7bprbQvNU9AiOnxEw%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=AqaEdlRt0EcPddI0%2BgoYESNLpYQXTR%2FvJN5niQmIVp8%2FoNINrZPye1x4SlsWOfUdz9nIH%2BVNeC5oHwfdK3nM5A%3D%3D</t>
         </is>
       </c>
       <c r="I56" s="3"/>
       <c r="J56" s="3"/>
     </row>
     <row r="57" customHeight="true" ht="25.0">
       <c r="A57" s="2" t="n">
         <v>56.0</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
           <t>Nederlands Dagblad</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>荷兰汇报</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>荷兰</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G57" s="3" t="inlineStr">
         <is>
-          <t>http://nederlandsdagblad.com/info/3-yxe4ltn43b.html</t>
+          <t>http://nederlandsdagblad.com/info/0-lxeplrep3o.html</t>
         </is>
       </c>
       <c r="H57" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=SK3dOWHMvNILs%2F777jBEph42iGjlXL125BQ8tsb%2FoHBhxpOPqS9Dq%2FAVgPA4hvpccKjJZLoASC79Gt7HhibgKQ%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=SK3dOWHMvNILs%2F777jBEph42iGjlXL125BQ8tsb%2FoHCKzx4ZCoUL65YnuYeBF9he8NV8767NgvhOOURbGRWuwQ%3D%3D</t>
         </is>
       </c>
       <c r="I57" s="3"/>
       <c r="J57" s="3"/>
     </row>
     <row r="58" customHeight="true" ht="25.0">
       <c r="A58" s="2" t="n">
         <v>57.0</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
           <t>Ritzaus Bureau</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>丹麦通讯社</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>丹麦</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
-          <t>http://ritzausbureau.com/info/t-yxkq2tkp3o.html</t>
+          <t>http://ritzausbureau.com/info/6-gfnqlhep31.html</t>
         </is>
       </c>
       <c r="H58" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=ExP3HqE5aLCc6806c2EjCP1H0YO4EwlVGUUa6j1xbzYr4QwLD4rDIME%2BoB%2BPdVGh</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=ExP3HqE5aLCc6806c2EjCO4wdo3KhuGJ33VYivemFsScXacGmRuCrDcGVbKqfMs0</t>
         </is>
       </c>
       <c r="I58" s="3"/>
       <c r="J58" s="3"/>
     </row>
     <row r="59" customHeight="true" ht="25.0">
       <c r="A59" s="2" t="n">
         <v>58.0</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
           <t>The Copenhagen Post</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>丹麦哥本哈根邮报</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>丹麦</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G59" s="3" t="inlineStr">
         <is>
-          <t>http://thecopenhagenpost.com/info/l-l6k4lr0s3b.html</t>
+          <t>http://thecopenhagenpost.com/info/8-lxepyh0qtm.html</t>
         </is>
       </c>
       <c r="H59" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=ujPEt%2FqMVdUAjQUMNWbLhiZA6eGO2OHqBas5GtOCiTAbRdKe7et6Zz32f8enJq3v2QPCe9mfJfu%2FPfwqH4VSMQ%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=ujPEt%2FqMVdUAjQUMNWbLhiZA6eGO2OHqBas5GtOCiTAA8VIDoQtDImXfqEWGMgfUho6ICT2gKDhrgi8Nq13PZw%3D%3D</t>
         </is>
       </c>
       <c r="I59" s="3"/>
       <c r="J59" s="3"/>
     </row>
     <row r="60" customHeight="true" ht="25.0">
       <c r="A60" s="2" t="n">
         <v>59.0</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
           <t>Dagbladet Information</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>丹麦信息日报</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>丹麦</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G60" s="3" t="inlineStr">
         <is>
-          <t>http://dagbladetinformation.com/info/e-yf0sltkp3o.html</t>
+          <t>http://dagbladetinformation.com/info/o-lxeqlhnprb.html</t>
         </is>
       </c>
       <c r="H60" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=i82nLI9RW4s3RYtRIjpTjWLjo%2FnndNmXjHjAAJtaY%2FiTBSlqRm9q5e8g2r6L%2Fe2bQ3SJxDJm4QTvxRlndF%2B8cw%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=i82nLI9RW4s3RYtRIjpTjWLjo%2FnndNmXjHjAAJtaY%2FjsfsdEb%2Bk8yiLSmiTYo%2BFBt7bzWkvXMucYGpbNOh%2FuoA%3D%3D</t>
         </is>
       </c>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
     </row>
     <row r="61" customHeight="true" ht="25.0">
       <c r="A61" s="2" t="n">
         <v>60.0</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
           <t>Swiss Weekly</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>瑞士周报</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>瑞士</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G61" s="3" t="inlineStr">
         <is>
-          <t>http://swissweekly.com/info/q-yf0pgheshb.html</t>
+          <t>http://swissweekly.com/info/u-lfe4g30qt1.html</t>
         </is>
       </c>
       <c r="H61" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=glxl%2F%2Bl%2FX%2FxzeIGN3kUunMS7HsY9eqrY%2F8jXNfwCn6dMuGrW0%2BF0JY%2B777AL3W2q</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=glxl%2F%2Bl%2FX%2FxzeIGN3kUunJvY8ZQEMvkvK4J6IeezkDCJyoCp5A3%2BKvbAiW8OLNUX</t>
         </is>
       </c>
       <c r="I61" s="3"/>
       <c r="J61" s="3"/>
     </row>
     <row r="62" customHeight="true" ht="25.0">
       <c r="A62" s="2" t="n">
         <v>61.0</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
           <t>Swiss Zeitung</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>瑞士报</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>瑞士</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G62" s="3" t="inlineStr">
         <is>
-          <t>http://swisszeitung.com/info/q-gueqlhnqtm.html</t>
+          <t>http://swisszeitung.com/info/j-gxeplt0p3m.html</t>
         </is>
       </c>
       <c r="H62" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=s8HzQ3CqXv%2Fb4Wx0xS9rsggAqfcW%2FCVLl3FbyYgyHFN4ixNmG9ExWy9RLeWwopdT</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=s8HzQ3CqXv%2Fb4Wx0xS9rsoIPjRm40VG8p9mwKatpTzEsdapu6L5M2Ta056j9DTIn</t>
         </is>
       </c>
       <c r="I62" s="3"/>
       <c r="J62" s="3"/>
     </row>
     <row r="63" customHeight="true" ht="25.0">
       <c r="A63" s="2" t="n">
         <v>62.0</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
           <t>Tribune de Genve</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>瑞士日内瓦论坛报</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>瑞士</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G63" s="3" t="inlineStr">
         <is>
-          <t>http://tribunedegenve.com/info/n-yfnp2r0sto.html</t>
+          <t>http://tribunedegenve.com/info/k-yfe42tnprm.html</t>
         </is>
       </c>
       <c r="H63" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=2WsuJbybAPQfjdBKGNo1%2FJPJFReQ%2FKv8e3XVwhjwvcEw7LZRTYFaxbDC4wNQxEKfH2PFTBrg6Z9%2BaORVGQBZdA%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=2WsuJbybAPQfjdBKGNo1%2FKVUEExv2p2T1WlUguArMU%2FAkGRosv73MQOzg19t9yKAGuKPVxNL0AYnIddLWXkAuQ%3D%3D</t>
         </is>
       </c>
       <c r="I63" s="3"/>
       <c r="J63" s="3"/>
     </row>
     <row r="64" customHeight="true" ht="25.0">
       <c r="A64" s="2" t="n">
         <v>63.0</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
           <t>Perspective of Russia</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>俄罗斯透视新闻网</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>俄罗斯</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G64" s="3" t="inlineStr">
         <is>
-          <t>http://perspectiveofrussia.com/info/s-yxksg3k4rm.html</t>
+          <t>http://perspectiveofrussia.com/info/y-g6ksy30qrb.html</t>
         </is>
       </c>
       <c r="H64" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=37PE%2BuxrGp3wKf4UvIP1LBvH6DOfZaNJV1ZGEiiK%2Fc789AGDlr1zPgfdOEf82JdFTeke5GDW84lkl9qTkTQGHw%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=37PE%2BuxrGp3wKf4UvIP1LBvH6DOfZaNJV1ZGEiiK%2Fc4j%2FfT1kmkK%2Bk4%2Bi%2F7iWDepToTx4xDjo3hVJF%2FpKv10MA%3D%3D</t>
         </is>
       </c>
       <c r="I64" s="3"/>
       <c r="J64" s="3"/>
     </row>
     <row r="65" customHeight="true" ht="25.0">
       <c r="A65" s="2" t="n">
         <v>64.0</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
           <t>Nezavissimaia Gazeta</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>俄罗斯日报</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>俄罗斯</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G65" s="3" t="inlineStr">
         <is>
-          <t>http://nezavissimaiagazeta.com/info/g-g6ns2tns3m.html</t>
+          <t>http://nezavissimaiagazeta.com/info/y-2xep2heq3b.html</t>
         </is>
       </c>
       <c r="H65" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=GZhjrUyIvr8L7eDAryKeCRtbZq1XDNCjJR0Vhn2bgJgXUwpmMvanSStQGfn45ryouoEDWPLFkg1LR3MswrN3aw%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=GZhjrUyIvr8L7eDAryKeCRtbZq1XDNCjJR0Vhn2bgJjAJ%2BP58OOTafPkUDKeEqKMlTpidrtipRnY%2FYu%2B2baPdA%3D%3D</t>
         </is>
       </c>
       <c r="I65" s="3"/>
       <c r="J65" s="3"/>
     </row>
     <row r="66" customHeight="true" ht="25.0">
       <c r="A66" s="2" t="n">
         <v>65.0</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
           <t>Der Tagesspiegel</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>德国每日镜报</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>德国</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G66" s="3" t="inlineStr">
         <is>
-          <t>http://dertagesspiegel.com/info/m-gxe4yt0ptm.html</t>
+          <t>http://dertagesspiegel.com/info/3-2f04lr04rm.html</t>
         </is>
       </c>
       <c r="H66" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=ob56oa1YDU3Ckp%2Br3YPRKDubyCT38Jntbe5vRkqHKQCthTYMwigiflhEml6Q1EFsF5uhPxG125qB8q6vbjxG%2FA%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=ob56oa1YDU3Ckp%2Br3YPRKDubyCT38Jntbe5vRkqHKQCg01MFUmSjXINdO6I5une3ynYTDUUE7E2%2BmCWSX8oA8w%3D%3D</t>
         </is>
       </c>
       <c r="I66" s="3"/>
       <c r="J66" s="3"/>
     </row>
     <row r="67" customHeight="true" ht="25.0">
       <c r="A67" s="2" t="n">
         <v>66.0</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
           <t>Optioned News</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>定制资讯</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G67" s="3" t="inlineStr">
         <is>
-          <t>http://optionednews.com/info/6-yfksgrnq3o.html</t>
+          <t>http://optionednews.com/info/3-g6eqytns31.html</t>
         </is>
       </c>
       <c r="H67" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=BQ3fof%2Bm4jIeGfVk5kea7SY9aUdWTZ%2Fl4Ln5DBbY4uagsX2oFrHEhyTKBsqOY7gn</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=BQ3fof%2Bm4jIeGfVk5kea7Yj2Z9ChQhppaozcuZfTxFm5jse71tRGpjSrN3fiSlrr</t>
         </is>
       </c>
       <c r="I67" s="3"/>
       <c r="J67" s="3"/>
     </row>
     <row r="68" customHeight="true" ht="25.0">
       <c r="A68" s="2" t="n">
         <v>67.0</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
           <t>Patriotic Daily</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>爱国日报</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G68" s="3" t="inlineStr">
         <is>
-          <t>http://patrioticdaily.com/info/s-yfksytepro.html</t>
+          <t>http://patrioticdaily.com/info/7-g6epltest1.html</t>
         </is>
       </c>
       <c r="H68" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=PIlpOSc01RV98rQtsbloYLoWv6Km71zGQvHYgr8wJQWJUXaGnKj5URHUMPwiCKAzIITigQdLfNFcqzFcteHOFw%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=PIlpOSc01RV98rQtsbloYETdH9BPSmsZIvPl7wk6l%2BMBRjGArP5ZW4yAl6cuz6qB0%2Br5sne8UcxDanfthvTBVQ%3D%3D</t>
         </is>
       </c>
       <c r="I68" s="3"/>
       <c r="J68" s="3"/>
     </row>
     <row r="69" customHeight="true" ht="25.0">
       <c r="A69" s="2" t="n">
         <v>68.0</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
           <t>Alexa Daily</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>Alexa日报</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G69" s="3" t="inlineStr">
         <is>
-          <t>http://alexadaily.com/info/w-26n42t0shm.html</t>
+          <t>http://alexadaily.com/info/b-lxk4lt0q3m.html</t>
         </is>
       </c>
       <c r="H69" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=73t6zR98IGQOdkksHBG7p0FhWsm5k%2FOvEdQVgy6dieUD0Ek6ltyZYfdrNtrCFEQQ</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=73t6zR98IGQOdkksHBG7pzsfNW1XbVEd3Yrv6te2TUke7dtqFKw2asm0kgduZX7D</t>
         </is>
       </c>
       <c r="I69" s="3"/>
       <c r="J69" s="3"/>
     </row>
     <row r="70" customHeight="true" ht="25.0">
       <c r="A70" s="2" t="n">
         <v>69.0</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
           <t>Diet Tips Daily</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>饮食日报</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>食品饮料</t>
         </is>
       </c>
       <c r="G70" s="3" t="inlineStr">
         <is>
-          <t>http://diettipsdaily.com/info/1-2xkqyrk4to.html</t>
+          <t>http://diettipsdaily.com/info/g-l6nq2teqho.html</t>
         </is>
       </c>
       <c r="H70" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=HGq6o4EF1Lbr77bBe%2Bc2mlD0CzmaS0iJZLcRO0Yrf%2Bc4ubT9CspptT6cx1fQiZGB</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=HGq6o4EF1Lbr77bBe%2Bc2mkRLdWEY5PpEso8Zb2WyssUFXKwDjW1VORn0E6OKMHyh</t>
         </is>
       </c>
       <c r="I70" s="3"/>
       <c r="J70" s="3"/>
     </row>
     <row r="71" customHeight="true" ht="25.0">
       <c r="A71" s="2" t="n">
         <v>70.0</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
           <t>Pop Mom Daily</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>辣妈日报</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>时尚与艺术,娱乐</t>
         </is>
       </c>
       <c r="G71" s="3" t="inlineStr">
         <is>
-          <t>http://popmomdaily.com/info/w-2x04ltk4rb.html</t>
+          <t>http://popmomdaily.com/info/y-y6nsgtept1.html</t>
         </is>
       </c>
       <c r="H71" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=dQiCoppX7VF9Tq5yjalyth%2FR1AOQRBfkPNFJMLWRDcG1F36djjaQV3%2FEEDVRiELK</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=dQiCoppX7VF9Tq5yjalytkKoIFV5QsYGoeA%2F9nBrD9sS22F9ugifJOZ4AzD856MS</t>
         </is>
       </c>
       <c r="I71" s="3"/>
       <c r="J71" s="3"/>
     </row>
     <row r="72" customHeight="true" ht="25.0">
       <c r="A72" s="2" t="n">
         <v>71.0</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
           <t>Dwell Daily</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>居住报</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>房地产建材与家居</t>
         </is>
       </c>
       <c r="G72" s="3" t="inlineStr">
         <is>
-          <t>http://dwelldaily.com/info/f-yx0pltnqt1.html</t>
+          <t>http://dwelldaily.com/info/1-2fnqyhkq3o.html</t>
         </is>
       </c>
       <c r="H72" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=gflZUj4bA0jqCJeXRKVltaqoZ%2BoTARIYPvttt5SRb2XrsCwy2GPyHDls5ZoKKct2</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=gflZUj4bA0jqCJeXRKVltYeZbXx2Uv%2FQu1zJ1m0OAbncYD%2FynrXYWg5qDln9lIcG</t>
         </is>
       </c>
       <c r="I72" s="3"/>
       <c r="J72" s="3"/>
     </row>
     <row r="73" customHeight="true" ht="25.0">
       <c r="A73" s="2" t="n">
         <v>72.0</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
           <t>Trip News Daily</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>旅途新闻</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>旅游与酒店</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
-          <t>http://tripnewsdaily.com/info/e-gxe4grnstb.html</t>
+          <t>http://tripnewsdaily.com/info/8-l6nsy3ns3o.html</t>
         </is>
       </c>
       <c r="H73" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=1goxC3%2FkZi3xhWeX%2BlX3fat0Idwk6SYpcl7H11dI7ynhPNJtNFYZ54Z6%2B1UCwzau</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=1goxC3%2FkZi3xhWeX%2BlX3fQutdRbCbp9ExowDt1WKz116opAx3Wa%2Bo7gHZYgffKUo</t>
         </is>
       </c>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
     </row>
     <row r="74" customHeight="true" ht="25.0">
       <c r="A74" s="2" t="n">
         <v>73.0</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
           <t>Success Tips Daily</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>成功秘事</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>金融与保险</t>
         </is>
       </c>
       <c r="G74" s="3" t="inlineStr">
         <is>
-          <t>http://successtipsdaily.com/info/a-guesg3ksho.html</t>
+          <t>http://successtipsdaily.com/info/n-yunqyhk4to.html</t>
         </is>
       </c>
       <c r="H74" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=ewTdWABlKbwWRqevoLkzEb%2FLo6D0tRh1Kng6E8RBWOfBIEdPtozGS8WGoOhRuKgAxvTit4Brsb882ZgEaKyYHQ%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=ewTdWABlKbwWRqevoLkzEb%2FLo6D0tRh1Kng6E8RBWOeCo%2FfBcJKEDgRTZ96pOq1Xw2KCtOmiPAgjwGBzbMEYfw%3D%3D</t>
         </is>
       </c>
       <c r="I74" s="3"/>
       <c r="J74" s="3"/>
     </row>
     <row r="75" customHeight="true" ht="25.0">
       <c r="A75" s="2" t="n">
         <v>74.0</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
           <t>The Poker Daily</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>扑克日报</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>娱乐</t>
         </is>
       </c>
       <c r="G75" s="3" t="inlineStr">
         <is>
-          <t>http://thepokerdaily.com/info/e-lxkqgr0st1.html</t>
+          <t>http://thepokerdaily.com/info/8-2unq23ksto.html</t>
         </is>
       </c>
       <c r="H75" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=7hhq2pOH7xZ4PU%2BctElg2PzLreeAz2O2G92lVYpNGtnQgozkU2zHhm%2Bv6%2F13BTpL</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=7hhq2pOH7xZ4PU%2BctElg2HJixp84mPZSdJl9Zzl%2B94N7hoqEsEGMX9ymqrG67DEQ</t>
         </is>
       </c>
       <c r="I75" s="3"/>
       <c r="J75" s="3"/>
     </row>
     <row r="76" customHeight="true" ht="25.0">
       <c r="A76" s="2" t="n">
         <v>75.0</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
           <t>Sir Daily</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>爵士日报</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>娱乐</t>
         </is>
       </c>
       <c r="G76" s="3" t="inlineStr">
         <is>
-          <t>http://sirdaily.com/info/7-y60qlt0pr1.html</t>
+          <t>http://sirdaily.com/info/l-y6kpyreqrm.html</t>
         </is>
       </c>
       <c r="H76" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=RgizWSW4dyfsbAWtRWLi9TccA3i969WBfke1e5TyK8L1DRzlpOirnNJaU3snOeG0</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=RgizWSW4dyfsbAWtRWLi9eeTVHpFQW9k7BP8ino0exgtIqd4svSgpWpnXFv6HYN7</t>
         </is>
       </c>
       <c r="I76" s="3"/>
       <c r="J76" s="3"/>
     </row>
     <row r="77" customHeight="true" ht="25.0">
       <c r="A77" s="2" t="n">
         <v>76.0</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
           <t>iots Daily</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>物联网日报</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>通信业</t>
         </is>
       </c>
       <c r="G77" s="3" t="inlineStr">
         <is>
-          <t>http://iotsdaily.com/info/b-yuns2hkq3o.html</t>
+          <t>http://iotsdaily.com/info/9-yunpytkp3b.html</t>
         </is>
       </c>
       <c r="H77" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=kS8w3e0DOET1W%2BfZ%2BPwa8ZoqBP0Al2OyW9fbLHBPhJeKXJ4gPCvJC4Ym87Wb4aT7</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=kS8w3e0DOET1W%2BfZ%2BPwa8cXkLOPkrKLc41Sy64B%2FcpUazYe%2BEed5DWyZ0U1OYZXu</t>
         </is>
       </c>
       <c r="I77" s="3"/>
       <c r="J77" s="3"/>
     </row>
     <row r="78" customHeight="true" ht="25.0">
       <c r="A78" s="2" t="n">
         <v>77.0</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
           <t>Health Medical Daily</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>医疗健康报</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>健康与医疗制药</t>
         </is>
       </c>
       <c r="G78" s="3" t="inlineStr">
         <is>
-          <t>http://healthmedicaldaily.com/info/h-yxepgh0sto.html</t>
+          <t>http://healthmedicaldaily.com/info/8-lxnplrnp3o.html</t>
         </is>
       </c>
       <c r="H78" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=ABAe3K7F7BueQZ6hwTbjyBN72Eg2fegwoEu%2Fw0W3kVKBs%2FYFyTC8Pf3yH2iNEjcAaXy1MykCH2t2IbtN%2BSeYsw%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=ABAe3K7F7BueQZ6hwTbjyBN72Eg2fegwoEu%2Fw0W3kVIzFrsMQuWWS4SN4kqtOKiU3xjVyZO7LLb2I7j8gxQPTg%3D%3D</t>
         </is>
       </c>
       <c r="I78" s="3"/>
       <c r="J78" s="3"/>
     </row>
     <row r="79" customHeight="true" ht="25.0">
       <c r="A79" s="2" t="n">
         <v>78.0</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
           <t>Personal Care Daily</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>护理日报</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>健康与医疗制药</t>
         </is>
       </c>
       <c r="G79" s="3" t="inlineStr">
         <is>
-          <t>http://personalcaredaily.com/info/w-gfksgrept1.html</t>
+          <t>http://personalcaredaily.com/info/q-2uesyh0p31.html</t>
         </is>
       </c>
       <c r="H79" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=CzGnAY1Zo7kFaEWDconJ4w4u94yiimhLHCkgdGDCa6f0%2BZuSyJN2ttri1kaMKgG%2B3pgCr9rnueZc1J1MunXTCg%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=CzGnAY1Zo7kFaEWDconJ4w4u94yiimhLHCkgdGDCa6cSSgubX8mkf3310SwZPe0Lz7JxkVfIjvXoUjlfUHSlSA%3D%3D</t>
         </is>
       </c>
       <c r="I79" s="3"/>
       <c r="J79" s="3"/>
     </row>
     <row r="80" customHeight="true" ht="25.0">
       <c r="A80" s="2" t="n">
         <v>79.0</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
           <t>Toys Hobbie's World</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>玩家世界</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>游戏</t>
         </is>
       </c>
       <c r="G80" s="3" t="inlineStr">
         <is>
-          <t>http://toyshobbiesworld.com/info/e-gxe4lteshb.html</t>
+          <t>http://toyshobbiesworld.com/info/c-yfnpy3ksro.html</t>
         </is>
       </c>
       <c r="H80" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=QW4FYgtFkde%2FQheUIeMVs7qLWbUBhnA4%2FPM12afKomr1EGOueY0LYHxifbgiezZrZljEb7ZwLrZv4pSy3%2Ft7BQ%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=QW4FYgtFkde%2FQheUIeMVs7qLWbUBhnA4%2FPM12afKomqqrf4cWdq%2BkNqedfFeATk8ciW4IWtgfhKzPrDyMVHzRg%3D%3D</t>
         </is>
       </c>
       <c r="I80" s="3"/>
       <c r="J80" s="3"/>
     </row>
     <row r="81" customHeight="true" ht="25.0">
       <c r="A81" s="2" t="n">
         <v>80.0</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
           <t>Vehicles Daily</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>机车日报</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>汽车与交通</t>
         </is>
       </c>
       <c r="G81" s="3" t="inlineStr">
         <is>
-          <t>http://vehiclesdaily.com/info/s-gfnp2rnsrm.html</t>
+          <t>http://vehiclesdaily.com/info/2-gfeqyrk4rm.html</t>
         </is>
       </c>
       <c r="H81" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=o%2B8sPnfCYhWSJMZFq8BYJlGuCmLlWfOyZjWnB0c4fzj0ZGIIjeZUl3%2FivGNuJ7rw</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=o%2B8sPnfCYhWSJMZFq8BYJsXGjbDuC2y1goxfA%2F0WeZ3ievJO83Ow5xneIYdp1F1Z</t>
         </is>
       </c>
       <c r="I81" s="3"/>
       <c r="J81" s="3"/>
     </row>
     <row r="82" customHeight="true" ht="25.0">
       <c r="A82" s="2" t="n">
         <v>81.0</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
           <t>Auto Daily Report</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>汽车快报</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>汽车与交通</t>
         </is>
       </c>
       <c r="G82" s="3" t="inlineStr">
         <is>
-          <t>http://autodailyreport.com/info/g-gxks2heptm.html</t>
+          <t>http://autodailyreport.com/info/j-yfnqg3ep3o.html</t>
         </is>
       </c>
       <c r="H82" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=lKdIV%2B8uD49qxaJ1NDw4u90DPNRarTrQOwqy0PtTZAWowz0ezv8UnyeCvp2P9ADb%2FRSdoRlfLhR64Q9hrIGRJg%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=lKdIV%2B8uD49qxaJ1NDw4u90DPNRarTrQOwqy0PtTZAWy%2BvkDyag4R4o7i4d1simf2lPXakrtgCTerrXHgLR%2FeQ%3D%3D</t>
         </is>
       </c>
       <c r="I82" s="3"/>
       <c r="J82" s="3"/>
     </row>
     <row r="83" customHeight="true" ht="25.0">
       <c r="A83" s="2" t="n">
         <v>82.0</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
           <t>Plastics Daily</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
           <t>迈阿密日报</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G83" s="3" t="inlineStr">
         <is>
-          <t>http://plasticsdaily.com/info/2-luksy3kqhb.html</t>
+          <t>http://plasticsdaily.com/info/8-2fkpltks31.html</t>
         </is>
       </c>
       <c r="H83" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=NsdpdRboO9WIT91gRbp5UNJinaRUvGE8P%2Bj2efxyyn3wfC3UhL%2FqHgS50tLtbUfU</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=NsdpdRboO9WIT91gRbp5UHlAbFaa2IElaQHpHolKvuBtdFvXHb6RGhlznPTTMKtn</t>
         </is>
       </c>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
     </row>
     <row r="84" customHeight="true" ht="25.0">
       <c r="A84" s="2" t="n">
         <v>83.0</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
           <t>Rubber Weekly</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
           <t>橡胶周刊</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>能源化工与环保</t>
         </is>
       </c>
       <c r="G84" s="3" t="inlineStr">
         <is>
-          <t>http://rubberweekly.com/info/p-g6nq2hnq3o.html</t>
+          <t>http://rubberweekly.com/info/0-yunq23es3o.html</t>
         </is>
       </c>
       <c r="H84" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=E2b17EPpMnNUI7l1mkTe09ngIlOPgcEymxIXKEEZqiyoZtWnLMHHUyd1emJbVfif</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=E2b17EPpMnNUI7l1mkTe0zxC4Y3fWm2q9FNJt7JRzRLf4Gkb7k2OcVKP%2BI3G0Jad</t>
         </is>
       </c>
       <c r="I84" s="3"/>
       <c r="J84" s="3"/>
     </row>
     <row r="85" customHeight="true" ht="25.0">
       <c r="A85" s="2" t="n">
         <v>84.0</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
           <t>Chemicals Daily</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>化学品日报</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>能源化工与环保</t>
         </is>
       </c>
       <c r="G85" s="3" t="inlineStr">
         <is>
-          <t>http://chemicalsdaily.com/info/u-yfepytnstm.html</t>
+          <t>http://chemicalsdaily.com/info/x-gx0sltks31.html</t>
         </is>
       </c>
       <c r="H85" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=aCuRFmAsivfI9Gc6cM1z%2BQD3Lokb7YlVNrHZluyWt8row7Z0aiA8WJ0AknOAANMLuVc2Xuy5VCHEaNfbAk%2B%2FHg%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=aCuRFmAsivfI9Gc6cM1z%2BcptdLO2I13HeqaMIKdbByN7OKv52PoF%2Bo%2BWl3vas25ECKC3Jgph4%2BWMCmBg0gZjtA%3D%3D</t>
         </is>
       </c>
       <c r="I85" s="3"/>
       <c r="J85" s="3"/>
     </row>
     <row r="86" customHeight="true" ht="25.0">
       <c r="A86" s="2" t="n">
         <v>85.0</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
           <t>Metallurgy Daily</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>冶金日报</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>能源化工与环保</t>
         </is>
       </c>
       <c r="G86" s="3" t="inlineStr">
         <is>
-          <t>http://metallurgydaily.com/info/i-yfkslrksto.html</t>
+          <t>http://metallurgydaily.com/info/p-yu04lh0q31.html</t>
         </is>
       </c>
       <c r="H86" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=sduQnBVvgF0tmgCzp9YktGZ2ooFG36p2EsGqCbeBX9I2nsj5PKskPbxtLRyGBSbnS3qkZ8fT8aYjr8p2hd7zWg%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=sduQnBVvgF0tmgCzp9YktGZ2ooFG36p2EsGqCbeBX9I73WibWtnVDW5OSG8dfRWIWA8omhw3FhE1WbbCZCawLA%3D%3D</t>
         </is>
       </c>
       <c r="I86" s="3"/>
       <c r="J86" s="3"/>
     </row>
     <row r="87" customHeight="true" ht="25.0">
       <c r="A87" s="2" t="n">
         <v>86.0</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
           <t>Textiles Daily</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>纺织品日报</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G87" s="3" t="inlineStr">
         <is>
-          <t>http://textilesdaily.com/info/y-l6k4lteshm.html</t>
+          <t>http://textilesdaily.com/info/v-gu0qg3k43m.html</t>
         </is>
       </c>
       <c r="H87" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=c7MgrKnkcNeo75Anjpx1Ts3YCpVAYbcJp%2Bil2uPTt8VUPGeqpf%2FIZYjlgl0HI4O6</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=c7MgrKnkcNeo75Anjpx1TvHbF8aMvOvZ0QKp7wPvivWgebWahe4ZACh52X4z7Ff2</t>
         </is>
       </c>
       <c r="I87" s="3"/>
       <c r="J87" s="3"/>
     </row>
     <row r="88" customHeight="true" ht="25.0">
       <c r="A88" s="2" t="n">
         <v>87.0</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
           <t>Components Global</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>环球零配件</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>汽车与交通</t>
         </is>
       </c>
       <c r="G88" s="3" t="inlineStr">
         <is>
-          <t>http://componentsglobal.com/info/g-y60qgtestm.html</t>
+          <t>http://componentsglobal.com/info/5-2xn4lhksh1.html</t>
         </is>
       </c>
       <c r="H88" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=QguU1ulQkp6G9%2Bh1sQRjDuSf6%2BWOVghyQyQsFMYe6GL4lqDkL33bzbsmgembwnENV%2Bcg2TFU286GkPmVoj1wdQ%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=QguU1ulQkp6G9%2Bh1sQRjDuSf6%2BWOVghyQyQsFMYe6GJo2QNknNQUAecxvohkfIwVjDP%2FybG5%2BZJTDe%2Bq1LsmUQ%3D%3D</t>
         </is>
       </c>
       <c r="I88" s="3"/>
       <c r="J88" s="3"/>
     </row>
     <row r="89" customHeight="true" ht="25.0">
       <c r="A89" s="2" t="n">
         <v>88.0</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
           <t>Metallurgy Global</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>环球冶金网</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>能源化工与环保</t>
         </is>
       </c>
       <c r="G89" s="3" t="inlineStr">
         <is>
-          <t>http://metallurgyglobal.com/info/k-yuks2rnphm.html</t>
+          <t>http://metallurgyglobal.com/info/w-yu04lrksto.html</t>
         </is>
       </c>
       <c r="H89" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=sduQnBVvgF0tmgCzp9YktBOZ1n%2B8teloMvF9sbB2QSR8IIA6%2BzFx%2FqWs57%2FGeG6Q2vP6%2FXnU6V9Fbww9dVg9jg%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=sduQnBVvgF0tmgCzp9YktBOZ1n%2B8teloMvF9sbB2QSQNIa0L8KFZkoQEyG8t3fLiKvBRmRR%2BXCzMBAYUeq7hJA%3D%3D</t>
         </is>
       </c>
       <c r="I89" s="3"/>
       <c r="J89" s="3"/>
     </row>
     <row r="90" customHeight="true" ht="25.0">
       <c r="A90" s="2" t="n">
         <v>89.0</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
           <t>Minerals Global</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>环球矿业</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>能源化工与环保</t>
         </is>
       </c>
       <c r="G90" s="3" t="inlineStr">
         <is>
-          <t>http://mineralsglobal.com/info/f-y6eqlrnsro.html</t>
+          <t>http://mineralsglobal.com/info/5-gu0qgrnqro.html</t>
         </is>
       </c>
       <c r="H90" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=C994kSKqFJoIIxYD4C0KIFqF1Q4pH%2Bf9Xe7npLNSii1jsRv6CVSYiarOR2huL4c8e7zXalfHzqKkqoLv78Q%2Bvg%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=C994kSKqFJoIIxYD4C0KIMN55e7MhWsCO2n9zYHqHvbjfuzSZ8%2FEbU5XTLHA9p4sXTk1WysTnHm4THBOYJ6HwQ%3D%3D</t>
         </is>
       </c>
       <c r="I90" s="3"/>
       <c r="J90" s="3"/>
     </row>
     <row r="91" customHeight="true" ht="25.0">
       <c r="A91" s="2" t="n">
         <v>90.0</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
           <t>Appliances Global</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>环球电器</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>零售业</t>
         </is>
       </c>
       <c r="G91" s="3" t="inlineStr">
         <is>
-          <t>http://appliancesglobal.com/info/s-gfe4yt0q3m.html</t>
+          <t>http://appliancesglobal.com/info/k-2604yhk4tb.html</t>
         </is>
       </c>
       <c r="H91" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=WTHBs6i0iQDqI5VBiyswaiE2JqsB1e4U4vwAS0sL4aCg3G9SWIQ9jtb22EuxBAaCSKTRNzuJhW8tEu6Vfltffg%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=WTHBs6i0iQDqI5VBiyswaiE2JqsB1e4U4vwAS0sL4aCp%2FPb4ia0KfA5hI3roAm90ssiwnB9q5qahcSG4dILAdw%3D%3D</t>
         </is>
       </c>
       <c r="I91" s="3"/>
       <c r="J91" s="3"/>
     </row>
     <row r="92" customHeight="true" ht="25.0">
       <c r="A92" s="2" t="n">
         <v>91.0</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
           <t>Ha Daily</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">每日趣事	</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>娱乐</t>
         </is>
       </c>
       <c r="G92" s="3" t="inlineStr">
         <is>
-          <t>http://hadaily.com/info/f-lxkpy3nqtm.html</t>
+          <t>http://hadaily.com/info/b-yxkp2tn4rm.html</t>
         </is>
       </c>
       <c r="H92" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=cZW17eIydKxj2e0eGlVWIZ%2FiBnjb7fb5smYlSwyUbzlj3EXOzuA8pL6zssPjoEF%2B</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=cZW17eIydKxj2e0eGlVWIYpLy0IPrPQvZzfrG2fqLA4kYqjpym8rSMpfdhpxtXtC</t>
         </is>
       </c>
       <c r="I92" s="3"/>
       <c r="J92" s="3"/>
     </row>
     <row r="93" customHeight="true" ht="25.0">
       <c r="A93" s="2" t="n">
         <v>92.0</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
           <t>Charm Daily</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
           <t>欧洲时尚</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>欧洲</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>时尚与艺术</t>
         </is>
       </c>
       <c r="G93" s="3" t="inlineStr">
         <is>
-          <t>http://charmdaily.com/info/k-gfkpgrkpro.html</t>
+          <t>http://charmdaily.com/info/5-yu0pyrk4tb.html</t>
         </is>
       </c>
       <c r="H93" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=yx2qsETj4M0N%2FvrUIYyH%2BN8UeOvJ7gyqZNy82UiG4MvcZBo4afNjWREbHKPzx3%2Fz</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=yx2qsETj4M0N%2FvrUIYyH%2BP6kb0Ksot5GTJ1AyMVO%2FUPDwd7L1%2B36tP6SGVASUTfd</t>
         </is>
       </c>
       <c r="I93" s="3"/>
       <c r="J93" s="3"/>
     </row>
     <row r="94" customHeight="true" ht="25.0">
       <c r="A94" s="2" t="n">
         <v>93.0</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Elec Daily </t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>电子报</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G94" s="3" t="inlineStr">
         <is>
-          <t>http://elecdaily.com/info/c-gx0pytnp31.html</t>
+          <t>http://elecdaily.com/info/z-y6epl30p3m.html</t>
         </is>
       </c>
       <c r="H94" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=TTE7JZa%2B%2B23IgIFtnoP3hVTmLWTB7DykCS%2FmKjLNQ28PRtCLT9sFW5JGs%2BMIjyYc</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=TTE7JZa%2B%2B23IgIFtnoP3hSU6s6UJ1jGhOWzFHe0wBu1HfZYgIdwJjV5n%2BR393O%2Bb</t>
         </is>
       </c>
       <c r="I94" s="3"/>
       <c r="J94" s="3"/>
     </row>
     <row r="95" customHeight="true" ht="25.0">
       <c r="A95" s="2" t="n">
         <v>94.0</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
           <t>The Auto Daily</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>汽车日报</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>汽车与交通</t>
         </is>
       </c>
       <c r="G95" s="3" t="inlineStr">
         <is>
-          <t>http://theautodaily.com/info/d-gxn4yh0qtm.html</t>
+          <t>http://theautodaily.com/info/e-lfnpltks3o.html</t>
         </is>
       </c>
       <c r="H95" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=QXiEFg5%2FS5bFRKG%2B8hJvbM4ykWovu9vIvaJnwOtLHOV4XjA3goGbeOqGU%2BNTOJZU</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=QXiEFg5%2FS5bFRKG%2B8hJvbJaLDauSHSgXPHeDa7pJJnXFQwHqJLD5%2BG0T7Xm0hzBf</t>
         </is>
       </c>
       <c r="I95" s="3"/>
       <c r="J95" s="3"/>
     </row>
     <row r="96" customHeight="true" ht="25.0">
       <c r="A96" s="2" t="n">
         <v>95.0</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Lori Times </t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>洛里时报</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G96" s="3" t="inlineStr">
         <is>
-          <t>http://loritimes.com/info/a-2fnpg30sto.html</t>
+          <t>http://loritimes.com/info/q-yxksyhnqhb.html</t>
         </is>
       </c>
       <c r="H96" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=vIOfmRsO3F3Vio0va4LuVYU9eKJJZAzffbXNojgmBbkBI9hrqnHP1iR5m06KOAbZ</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=vIOfmRsO3F3Vio0va4LuVRqFlDJIzD3Lfvc4Vf%2Fy5aC3rSURSVdXRZUrgQ%2FsNo13</t>
         </is>
       </c>
       <c r="I96" s="3"/>
       <c r="J96" s="3"/>
     </row>
     <row r="97" customHeight="true" ht="25.0">
       <c r="A97" s="2" t="n">
         <v>96.0</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
           <t>LunaDaily</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>亚利桑那新闻网</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G97" s="3" t="inlineStr">
         <is>
-          <t>http://lunadaily.com/info/j-lfk4grkqho.html</t>
+          <t>http://lunadaily.com/info/m-lfnp23kq3m.html</t>
         </is>
       </c>
       <c r="H97" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=wOdtvns2f1z4n2C7wDwwB3Z1RuheG4WxbtECfyfaVZgC5sQWQd%2Bxn2g50uWxfNfW</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=wOdtvns2f1z4n2C7wDwwBzCoiC6aN%2FYuaFBGmnJwn%2F9gni8MB8gCNaChPe5BGZ%2Fp</t>
         </is>
       </c>
       <c r="I97" s="3"/>
       <c r="J97" s="3"/>
     </row>
     <row r="98" customHeight="true" ht="25.0">
       <c r="A98" s="2" t="n">
         <v>97.0</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
           <t>Thx Daily</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>感恩日报</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G98" s="3" t="inlineStr">
         <is>
-          <t>http://thxdaily.com/info/u-yxksl3nqtm.html</t>
+          <t>http://thxdaily.com/info/o-gfnq2hk4t1.html</t>
         </is>
       </c>
       <c r="H98" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=fynor7MXqAICU91wRvUfl2h6LuBRHwq%2BiTodq0ImSl8Jy65JE9nefnU56WOMXoE1</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=fynor7MXqAICU91wRvUfl%2FU%2F%2BbABsoKgPEoLZJyEzYGHmC3yTgh0HdAXusZ8a4%2Fz</t>
         </is>
       </c>
       <c r="I98" s="3"/>
       <c r="J98" s="3"/>
     </row>
     <row r="99" customHeight="true" ht="25.0">
       <c r="A99" s="2" t="n">
         <v>98.0</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
           <t>Bot Ai Daily</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
           <t>博泰日报</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G99" s="3" t="inlineStr">
         <is>
-          <t>http://botaidaily.com/info/6-yxkpgr0qh1.html</t>
+          <t>http://botaidaily.com/info/l-yxes2tk4tb.html</t>
         </is>
       </c>
       <c r="H99" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=Icgv2XNuYbXmZnwPLACH2mnBtfdTIDR59yhAs0MyUV1GTBc99VaCRyYbfj6fPbcZ</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=Icgv2XNuYbXmZnwPLACH2jcQmuxzbzmAHLxb4F0lbLkFhlD2N4CyRpO5Fs4Iuwse</t>
         </is>
       </c>
       <c r="I99" s="3"/>
       <c r="J99" s="3"/>
     </row>
     <row r="100" customHeight="true" ht="25.0">
       <c r="A100" s="2" t="n">
         <v>99.0</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
           <t>Anna Times</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
           <t>安纳时报</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G100" s="3" t="inlineStr">
         <is>
-          <t>http://annatimes.com/info/z-2uk4grns3b.html</t>
+          <t>http://annatimes.com/info/x-gfeqyreqro.html</t>
         </is>
       </c>
       <c r="H100" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=xOeE1mgVg6Zycilr6RDywVYCofjO5%2Bv%2BwtPD8gifvbTDszRI3spzpbI1VqBhFAkF</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=xOeE1mgVg6Zycilr6RDywVKEGEUE5xoyF%2FOT1RFgRxIrNfS2SPE%2FFRlxKBOhXfZi</t>
         </is>
       </c>
       <c r="I100" s="3"/>
       <c r="J100" s="3"/>
     </row>
     <row r="101" customHeight="true" ht="25.0">
       <c r="A101" s="2" t="n">
         <v>100.0</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
           <t>Yarl Times</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
           <t>雅尔时报</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G101" s="3" t="inlineStr">
         <is>
-          <t>http://yarltimes.com/info/b-g6e4ghnpho.html</t>
+          <t>http://yarltimes.com/info/m-gfnqgt043o.html</t>
         </is>
       </c>
       <c r="H101" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=Qzg8Fg81KXcI18m7VrWFJXXRepZdU6QzCe08h0Ea%2BjhqxSsnEkuI0a0TOsP3ITkm</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=Qzg8Fg81KXcI18m7VrWFJUkKmPOwm2TtdJ4quBR89v5ssKnFuVjCHx2vfbdoitEF</t>
         </is>
       </c>
       <c r="I101" s="3"/>
       <c r="J101" s="3"/>
     </row>
     <row r="102" customHeight="true" ht="25.0">
       <c r="A102" s="2" t="n">
         <v>101.0</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
           <t>Pani Times</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
           <t>帕尼时报</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G102" s="3" t="inlineStr">
         <is>
-          <t>http://panitimes.com/info/6-yfn42rn43m.html</t>
+          <t>http://panitimes.com/info/j-lxnsy3e4to.html</t>
         </is>
       </c>
       <c r="H102" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=xku56rU8zz5GEQNzI09V38bTSLDebBpshH2jmKIkTIIvo3j%2Bo3SX8vc1zN5khJhc</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=xku56rU8zz5GEQNzI09V38B5Ux93zv%2BnelyYr7OfdWTPxAYnCD6moHEI6Ab3NZyw</t>
         </is>
       </c>
       <c r="I102" s="3"/>
       <c r="J102" s="3"/>
     </row>
     <row r="103" customHeight="true" ht="25.0">
       <c r="A103" s="2" t="n">
         <v>102.0</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Mecha Times </t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
           <t>机械时报</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>IT科技与互联网</t>
         </is>
       </c>
       <c r="G103" s="3" t="inlineStr">
         <is>
-          <t>http://mechatimes.com/info/5-lxkpyte4tb.html</t>
+          <t>http://mechatimes.com/info/x-2x04y30prm.html</t>
         </is>
       </c>
       <c r="H103" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=uYMnLa2zDVwMCJ4U3mivxBI90rw2%2Fbq%2BeMey8rdGhkVedz917iDUCNH1z5gxXx6v</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=uYMnLa2zDVwMCJ4U3mivxIfUXeHptugCgF9fDMt2DGkT4ZAVHQJOYZ%2B6%2Fo50zdWs</t>
         </is>
       </c>
       <c r="I103" s="3"/>
       <c r="J103" s="3"/>
     </row>
     <row r="104" customHeight="true" ht="25.0">
       <c r="A104" s="2" t="n">
         <v>103.0</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">All City Times </t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
           <t>全城时报</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G104" s="3" t="inlineStr">
         <is>
-          <t>http://allcitytimes.com/info/g-y604ghe4r1.html</t>
+          <t>http://allcitytimes.com/info/b-gxn4yh0qro.html</t>
         </is>
       </c>
       <c r="H104" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=0HOUeuKAtsbiLpxM08CxNbwVW8w3OLKKDyOW0xJYWN3Qyl8A%2Fv15IqW4H5gJorE9</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=0HOUeuKAtsbiLpxM08CxNWvvKeODBAf9v6a%2Bt7Z%2FPZf8LMYs9ac4IMZ6p0wF046R</t>
         </is>
       </c>
       <c r="I104" s="3"/>
       <c r="J104" s="3"/>
     </row>
     <row r="105" customHeight="true" ht="25.0">
       <c r="A105" s="2" t="n">
         <v>104.0</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Sain Times </t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
           <t>塞恩时报</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G105" s="3" t="inlineStr">
         <is>
-          <t>http://saintimes.com/info/4-lxkqgtk43o.html</t>
+          <t>http://saintimes.com/info/h-gxkp23ep31.html</t>
         </is>
       </c>
       <c r="H105" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=MbdZDzrOPnRMRKMd4%2BmeUwM8%2FtxoQIbja5pPiTLlM7%2BIa01kBbckCLGC30MQVmEK</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=MbdZDzrOPnRMRKMd4%2BmeU5O%2F7d6Jk1547HpeB9rvLnPFcpg1TmYyMFbgr9NszliZ</t>
         </is>
       </c>
       <c r="I105" s="3"/>
       <c r="J105" s="3"/>
     </row>
     <row r="106" customHeight="true" ht="25.0">
       <c r="A106" s="2" t="n">
         <v>105.0</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Lome Times </t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
           <t>洛美时报</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>非洲</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G106" s="3" t="inlineStr">
         <is>
-          <t>http://lometimes.com/info/r-yfn42h0qr1.html</t>
+          <t>http://lometimes.com/info/0-lxks23nphb.html</t>
         </is>
       </c>
       <c r="H106" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=DNPFiGOVbyMv8uBKV18H%2FgXZm5Ox%2FSmT2EY7hPRop0Sp2sZ1TohF1DsC%2FVmstOjY</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=DNPFiGOVbyMv8uBKV18H%2FpKztpo0HCiWbba%2Fx0WFx7ltD9wBKFMRRxRvHKWduFMN</t>
         </is>
       </c>
       <c r="I106" s="3"/>
       <c r="J106" s="3"/>
     </row>
     <row r="107" customHeight="true" ht="25.0">
       <c r="A107" s="2" t="n">
         <v>106.0</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
           <t>Greeting Daily</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
           <t>希望报</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G107" s="3" t="inlineStr">
         <is>
-          <t>http://greetingdaily.com/info/n-yu04yrkstm.html</t>
+          <t>http://greetingdaily.com/info/e-l6epgtk4ro.html</t>
         </is>
       </c>
       <c r="H107" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=a6HzYCWgO1L4eEZOp1lnWEkoF8LOnAjUgTOrx7i2VooteL45kv7LEMySw%2FiYMTpD</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=a6HzYCWgO1L4eEZOp1lnWEO4EW1FezbqwsnJ0PgM70u8uMqVKsD5CVZyCiqYbn0n</t>
         </is>
       </c>
       <c r="I107" s="3"/>
       <c r="J107" s="3"/>
     </row>
     <row r="108" customHeight="true" ht="25.0">
       <c r="A108" s="2" t="n">
         <v>107.0</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
           <t>Beauty View Daily</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
           <t>美评报</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G108" s="3" t="inlineStr">
         <is>
-          <t>http://beautyviewdaily.com/info/1-yukqyh0s31.html</t>
+          <t>http://beautyviewdaily.com/info/3-lunsgr0phm.html</t>
         </is>
       </c>
       <c r="H108" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=jDdjoNzydcRyJZn9XcUEERXhY1QTl1uNYPGOFQGHYMcXNIUo3TIMcSLShDtYfbdXmXfFb6zumA0Dn6vaATonTQ%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=jDdjoNzydcRyJZn9XcUEERXhY1QTl1uNYPGOFQGHYMeTsiU1Dr7XwRva2TiLePx%2BvuoGIiVjdQMsDilDakZgdA%3D%3D</t>
         </is>
       </c>
       <c r="I108" s="3"/>
       <c r="J108" s="3"/>
     </row>
     <row r="109" customHeight="true" ht="25.0">
       <c r="A109" s="2" t="n">
         <v>108.0</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
           <t>Pop Social Daily</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">社会流行日报	</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
           <t>娱乐</t>
         </is>
       </c>
       <c r="G109" s="3" t="inlineStr">
         <is>
-          <t>http://popsocialdaily.com/info/c-lxkpgr04hb.html</t>
+          <t>http://popsocialdaily.com/info/1-gueq2hksr1.html</t>
         </is>
       </c>
       <c r="H109" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=p4X%2FYirU9uG3UYg80aag2dHuOUvPnGEdjORuxCmyLQcIaqakbkrS%2FTr%2BePIECcQoSHb32UMHv66%2BrZHchuIijQ%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=p4X%2FYirU9uG3UYg80aag2XOHzhKS3rPt45vi8LGECffwu48OgncXldDkO5GFbT1QZrWebXRKhdOaEL49Br8%2B8A%3D%3D</t>
         </is>
       </c>
       <c r="I109" s="3"/>
       <c r="J109" s="3"/>
     </row>
     <row r="110" customHeight="true" ht="25.0">
       <c r="A110" s="2" t="n">
         <v>109.0</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
           <t>Danger Daily</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
           <t>危机日报</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G110" s="3" t="inlineStr">
         <is>
-          <t>http://dangerdaily.com/info/0-gfk4l3esho.html</t>
+          <t>http://dangerdaily.com/info/z-gunplhnphb.html</t>
         </is>
       </c>
       <c r="H110" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=QquEaY6fRCX6ql%2BstVzGTcNdo2mbXNNzOplsIjyOrsl41MMVJuaTE%2BYtKTQyokOe</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=QquEaY6fRCX6ql%2BstVzGTfag5yQ1cdTIgykjULxa36nzXAHlrh%2FM%2ByRvV7Icum3F</t>
         </is>
       </c>
       <c r="I110" s="3"/>
       <c r="J110" s="3"/>
     </row>
     <row r="111" customHeight="true" ht="25.0">
       <c r="A111" s="2" t="n">
         <v>110.0</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
           <t>Tome News</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
           <t>托米新闻</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G111" s="3" t="inlineStr">
         <is>
-          <t>http://tomenews.com/info/1-gx0qgr04t1.html</t>
+          <t>http://tomenews.com/info/u-26kslrk4hb.html</t>
         </is>
       </c>
       <c r="H111" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=N01M6lQqbXX5zM7oPxuofaKqUE7XV7qIA6lhiL%2B2N6WRPe5caVmFVFkMX2xbw%2BEW</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=N01M6lQqbXX5zM7oPxuofVAXHJ5UDO7iQBSZgOkfpj%2FHZHFu8C1fbBB%2F0mIGqOQc</t>
         </is>
       </c>
       <c r="I111" s="3"/>
       <c r="J111" s="3"/>
     </row>
     <row r="112" customHeight="true" ht="25.0">
       <c r="A112" s="2" t="n">
         <v>111.0</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
           <t>Rubric News</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
           <t>新闻专栏</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G112" s="3" t="inlineStr">
         <is>
-          <t>http://rubricnews.com/info/g-yfepytnp3m.html</t>
+          <t>http://rubricnews.com/info/7-lxk42r0qt1.html</t>
         </is>
       </c>
       <c r="H112" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=aOqU4n5BJW9zco5zsy8ot291anRxkp1uLKJ%2Bz%2F2HhRmeg44e40aujajOE%2FRZs%2F%2F0</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=aOqU4n5BJW9zco5zsy8ot%2BRIBRAN%2FoA9f8J3cBD3gOeKbmFouGW4n0TV9Ml9PM7l</t>
         </is>
       </c>
       <c r="I112" s="3"/>
       <c r="J112" s="3"/>
     </row>
     <row r="113" customHeight="true" ht="25.0">
       <c r="A113" s="2" t="n">
         <v>112.0</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
           <t>Exactly News</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
           <t>新闻追踪</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G113" s="3" t="inlineStr">
         <is>
-          <t>http://exactlynews.com/info/j-y6eqyrnqtm.html</t>
+          <t>http://exactlynews.com/info/5-l6nq2tnp3b.html</t>
         </is>
       </c>
       <c r="H113" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=Wpysf7cmLPTr0en5HxOh1BPrgwU40rvaWQ3aJiNhPRmVVVZaMF%2FsUMCMpmG0LxWX</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=Wpysf7cmLPTr0en5HxOh1N5LjGwkiTsu%2F%2Fobfdvtkq0eC8vhlqT4y3ufdpgbmrO1</t>
         </is>
       </c>
       <c r="I113" s="3"/>
       <c r="J113" s="3"/>
     </row>
     <row r="114" customHeight="true" ht="25.0">
       <c r="A114" s="2" t="n">
         <v>113.0</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
           <t>Tort News</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
           <t>侵权新闻</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
           <t>金融与保险,新闻</t>
         </is>
       </c>
       <c r="G114" s="3" t="inlineStr">
         <is>
-          <t>http://tortnews.com/info/e-y6esl3kqhm.html</t>
+          <t>http://tortnews.com/info/g-2x0pg3eqtb.html</t>
         </is>
       </c>
       <c r="H114" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=oQmtljf7kM15D0iQPHQHaFTq2M3ApnQ8RY45lpwuwxxndKDJ3k%2BhwhESqoYOFj0C</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=oQmtljf7kM15D0iQPHQHaOYnwwsODil%2B0QhtnM1Jp6%2FSmWd%2B5jq%2FQvK6vcMIMxL3</t>
         </is>
       </c>
       <c r="I114" s="3"/>
       <c r="J114" s="3"/>
     </row>
     <row r="115" customHeight="true" ht="25.0">
       <c r="A115" s="2" t="n">
         <v>114.0</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
           <t>Inspect News</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
           <t>新闻视察</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G115" s="3" t="inlineStr">
         <is>
-          <t>http://inspectnews.com/info/t-gxn4ghe4to.html</t>
+          <t>http://inspectnews.com/info/6-yun4l304rm.html</t>
         </is>
       </c>
       <c r="H115" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=970JlXDpmm8IpaISTtTHrOBUven%2FkhEaOV1f%2Bfhyvz%2F9goSFTSkyrhCvK4rhKMwH</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=970JlXDpmm8IpaISTtTHrA%2BcNPLlP%2ByXDgbZ8XiikBZmmEpd3TDPUtrVrE1BhyiQ</t>
         </is>
       </c>
       <c r="I115" s="3"/>
       <c r="J115" s="3"/>
     </row>
     <row r="116" customHeight="true" ht="25.0">
       <c r="A116" s="2" t="n">
         <v>115.0</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
           <t>Bands News</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
           <t>音乐新闻</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t>娱乐</t>
         </is>
       </c>
       <c r="G116" s="3" t="inlineStr">
         <is>
-          <t>http://bandsnews.com/info/v-g6ks2tkphb.html</t>
+          <t>http://bandsnews.com/info/9-yunplrkprb.html</t>
         </is>
       </c>
       <c r="H116" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=vNHiZNEqsFJ9b775Ukfms0eWD1NDHBeLQmrYUxGCjgl0FhPMskBxb3xhT0WWp%2Fv%2F</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=vNHiZNEqsFJ9b775Ukfms8p6iD8gW1kgvfsMcDJq6ZJiRpPoLE9i%2F4B71C0HLNtx</t>
         </is>
       </c>
       <c r="I116" s="3"/>
       <c r="J116" s="3"/>
     </row>
     <row r="117" customHeight="true" ht="25.0">
       <c r="A117" s="2" t="n">
         <v>116.0</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
           <t>Desh Daily</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
           <t>孟加拉国家日报</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>孟加拉</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G117" s="3" t="inlineStr">
         <is>
-          <t>http://deshdaily.com/info/f-2f0pgrnp31.html</t>
+          <t>http://deshdaily.com/info/2-260q2rkp3m.html</t>
         </is>
       </c>
       <c r="H117" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=n96EwG8o9s9%2FuSQCDKpVW%2FKp0J3JVnh5ca4%2FSNWAPecF05vajQgJllEoIpLynZFs</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=n96EwG8o9s9%2FuSQCDKpVW4WnC9Nd4o6t6V%2BmBUJpUb35oTdvhHx5%2BC%2F02NbmX7vK</t>
         </is>
       </c>
       <c r="I117" s="3"/>
       <c r="J117" s="3"/>
     </row>
     <row r="118" customHeight="true" ht="25.0">
       <c r="A118" s="2" t="n">
         <v>117.0</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
           <t>Afric Daily</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
           <t>非洲日报</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>非洲</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G118" s="3" t="inlineStr">
         <is>
-          <t>http://africdaily.com/info/2-260pyhksh1.html</t>
+          <t>http://africdaily.com/info/2-lu0plr04hm.html</t>
         </is>
       </c>
       <c r="H118" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=YcWkDF%2FsK%2F2Dh%2BMwcPT6c2gs7gkXpjgziXkrJuH1uz%2FhHenF3VkkMiFREBwlvQU3</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=YcWkDF%2FsK%2F2Dh%2BMwcPT6c5g%2FIzwAdjSuKlwB7Yk%2FceQX6QcdQzgMkHg2NGj5pCLT</t>
         </is>
       </c>
       <c r="I118" s="3"/>
       <c r="J118" s="3"/>
     </row>
     <row r="119" customHeight="true" ht="25.0">
       <c r="A119" s="2" t="n">
         <v>118.0</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Exhibitor Daily </t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
           <t>展商日报</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
           <t>金融与保险</t>
         </is>
       </c>
       <c r="G119" s="3" t="inlineStr">
         <is>
-          <t>http://exhibitordaily.com/info/8-lfnqgt0ptb.html</t>
+          <t>http://exhibitordaily.com/info/z-yfns2re43m.html</t>
         </is>
       </c>
       <c r="H119" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=dr9fMv%2BRh8y5HRWixd2cFI%2BWyw2SwVgsVoYYaN23tyrshoNAUCNPLhxEXcPBd0N%2Bq%2Fz1slkVVcQRoqAftTiXLQ%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=dr9fMv%2BRh8y5HRWixd2cFH6gGhm1%2FlLI%2Fm7LnlCav5oOU4v31OmxnUTQw39dJuxg4yZAb2Xac2rqXY50Ln%2BAGA%3D%3D</t>
         </is>
       </c>
       <c r="I119" s="3"/>
       <c r="J119" s="3"/>
     </row>
     <row r="120" customHeight="true" ht="25.0">
       <c r="A120" s="2" t="n">
         <v>119.0</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Kids Hub Daily </t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
           <t>儿童世界报</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
           <t>教育与人力资源</t>
         </is>
       </c>
       <c r="G120" s="3" t="inlineStr">
         <is>
-          <t>http://kidshubdaily.com/info/v-g6np23k4t1.html</t>
+          <t>http://kidshubdaily.com/info/i-lxe4gt0p31.html</t>
         </is>
       </c>
       <c r="H120" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=B69BJbW5UvXgJrB9TY6bxjT3ZYlbe4zZNL9ilMntMX3O%2FnQSO2k8LATfsITPFFdO</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=B69BJbW5UvXgJrB9TY6bxt4WivWO3QA%2BQTzLGAXkRrCFpi19oaNLpqhaopCcsA6m</t>
         </is>
       </c>
       <c r="I120" s="3"/>
       <c r="J120" s="3"/>
     </row>
     <row r="121" customHeight="true" ht="25.0">
       <c r="A121" s="2" t="n">
         <v>120.0</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
           <t>Pop Cast Daily</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
           <t>流行音乐报</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
           <t>娱乐</t>
         </is>
       </c>
       <c r="G121" s="3" t="inlineStr">
         <is>
-          <t>http://popcastdaily.com/info/l-gu042rnpr1.html</t>
+          <t>http://popcastdaily.com/info/m-lfnsyhnqro.html</t>
         </is>
       </c>
       <c r="H121" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=0l3apP3Qfv7zp1%2Fw83gqrAeKqnfUK3m1M6381cuTZmzL5eUuDeEZyAIQvBWTq9Hc</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=0l3apP3Qfv7zp1%2Fw83gqrPnFoFxZtFk0mEhXmOX9yyN9hFYpXvdzpMJd5Ju8UNPG</t>
         </is>
       </c>
       <c r="I121" s="3"/>
       <c r="J121" s="3"/>
     </row>
     <row r="122" customHeight="true" ht="25.0">
       <c r="A122" s="2" t="n">
         <v>121.0</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jew Daily </t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
           <t>犹太日报</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G122" s="3" t="inlineStr">
         <is>
-          <t>http://jewdaily.com/info/o-2xksyresto.html</t>
+          <t>http://jewdaily.com/info/6-260sy3ks31.html</t>
         </is>
       </c>
       <c r="H122" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=6ab5H2PbOAisxHsGrkScCaNooX5K1sY9OVGhmcWTax7icndJAXMENjR8%2BeA5go6f</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=6ab5H2PbOAisxHsGrkScCSUm0YXmvR5qxVdHUSMcwUJsbUwgSuCUvyBFlObX6OQi</t>
         </is>
       </c>
       <c r="I122" s="3"/>
       <c r="J122" s="3"/>
     </row>
     <row r="123" customHeight="true" ht="25.0">
       <c r="A123" s="2" t="n">
         <v>122.0</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
           <t>Bit Bit Daily</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
           <t>比特日报</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
           <t>区块链</t>
         </is>
       </c>
       <c r="G123" s="3" t="inlineStr">
         <is>
-          <t>http://bitbitdaily.com/info/u-lx04yt0pho.html</t>
+          <t>http://bitbitdaily.com/info/0-yunsyhksho.html</t>
         </is>
       </c>
       <c r="H123" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=GlBp7n7sWnc%2FXtmijdRxiA%2FwUONL7MV9lgaMK375DwY8HZwOxRpaoC4Nm2kNOHOI</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=GlBp7n7sWnc%2FXtmijdRxiJqSQoC4blU0Y%2B5bkY2bXraC%2FHfnn%2Bm%2BXiWrzYle8s0z</t>
         </is>
       </c>
       <c r="I123" s="3"/>
       <c r="J123" s="3"/>
     </row>
     <row r="124" customHeight="true" ht="25.0">
       <c r="A124" s="2" t="n">
         <v>123.0</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
           <t>Posting Daily</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
           <t>每日发布</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G124" s="3" t="inlineStr">
         <is>
-          <t>http://postingdaily.com/info/6-yxkpl3e4t1.html</t>
+          <t>http://postingdaily.com/info/8-gf0s2he4t1.html</t>
         </is>
       </c>
       <c r="H124" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=pV7bvF36TfAjmO880wRCpFGpRev8Yjb%2F2YMMmr3xkW9gIh1bWK%2BKz15KL%2BebZEGc</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=pV7bvF36TfAjmO880wRCpI4XWZpjYmXzAVxZWmD3b9PXRtZF%2F3S06c2NAwo8iusK</t>
         </is>
       </c>
       <c r="I124" s="3"/>
       <c r="J124" s="3"/>
     </row>
     <row r="125" customHeight="true" ht="25.0">
       <c r="A125" s="2" t="n">
         <v>124.0</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Lumpur Daily </t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
           <t>吉隆坡日报</t>
         </is>
       </c>
       <c r="D125" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
           <t>马来西亚</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G125" s="3" t="inlineStr">
         <is>
-          <t>http://lumpurdaily.com/info/u-2f0qlrkst1.html</t>
+          <t>http://lumpurdaily.com/info/w-l6kpyhestb.html</t>
         </is>
       </c>
       <c r="H125" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=J21g0UbUqHJy0vtyxqFBzZT8gMUNm4oubxnX0RFzA4sbozM2FvlMDFxNyPgtxF%2Fq</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=J21g0UbUqHJy0vtyxqFBzX8VvmTkXBUZTAtoCmZBvpmAlMRMhurFFI4c9wNZ8nJf</t>
         </is>
       </c>
       <c r="I125" s="3"/>
       <c r="J125" s="3"/>
     </row>
     <row r="126" customHeight="true" ht="25.0">
       <c r="A126" s="2" t="n">
         <v>125.0</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
           <t>The Female Times</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
           <t>女人时报</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G126" s="3" t="inlineStr">
         <is>
-          <t>http://thefemaletimes.com/info/i-g6e42tn43m.html</t>
+          <t>http://thefemaletimes.com/info/z-guesgrepro.html</t>
         </is>
       </c>
       <c r="H126" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=eQJftGoWP45DKYbCzvbVqktUSP7uHccqaRO81k2WUibaB9BJX%2BnoA%2BKNJnMoVCesPgkoR%2F6wC1Qth8k9AT8IZQ%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=eQJftGoWP45DKYbCzvbVqnhplzTCBQsLPtsU8w4tIVbdpTHhFsBXQHQU2Wz%2FpeILdmtxwbP5Eh%2FLrLv8FEl4Zw%3D%3D</t>
         </is>
       </c>
       <c r="I126" s="3"/>
       <c r="J126" s="3"/>
     </row>
     <row r="127" customHeight="true" ht="25.0">
       <c r="A127" s="2" t="n">
         <v>126.0</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Unsee News </t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
           <t>未见新闻</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G127" s="3" t="inlineStr">
         <is>
-          <t>http://unseenews.com/info/n-gfe4y3nsrm.html</t>
+          <t>http://unseenews.com/info/s-l6e42tn4h1.html</t>
         </is>
       </c>
       <c r="H127" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=200UGlj1W2gjKMXpAUgW4QwNc3xLvVYGdVb4BWqhINCTsrRHnRAKNkSP8mE%2F9mIx</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=200UGlj1W2gjKMXpAUgW4beS3crlg5ebK1gyXkGVML6a4hvBoo4M%2Bag65BFbAtkC</t>
         </is>
       </c>
       <c r="I127" s="3"/>
       <c r="J127" s="3"/>
     </row>
     <row r="128" customHeight="true" ht="25.0">
       <c r="A128" s="2" t="n">
         <v>127.0</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
           <t>Refinance Daily</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
           <t>融资日报</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
           <t>金融与保险</t>
         </is>
       </c>
       <c r="G128" s="3" t="inlineStr">
         <is>
-          <t>http://refinancedaily.com/info/s-l6n4lr04ro.html</t>
+          <t>http://refinancedaily.com/info/r-2xn4yhnstm.html</t>
         </is>
       </c>
       <c r="H128" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=pepzYjJhjervKziOwYE0cc9t%2FBcuKtyYXm3KsN3hzGxaLwtfl4AJtHo4gwEfzYKwoUdZuIeuzfLXs3QNbRSWdw%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=pepzYjJhjervKziOwYE0cYMUQ1b4nJZmyPwfvXfYhLCO3feRsNXxsJzqZF2FAIHywqoph49d6pnuMlPYJJj2cA%3D%3D</t>
         </is>
       </c>
       <c r="I128" s="3"/>
       <c r="J128" s="3"/>
     </row>
     <row r="129" customHeight="true" ht="25.0">
       <c r="A129" s="2" t="n">
         <v>128.0</v>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
           <t>Lehua Times</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
           <t>乐华时报</t>
         </is>
       </c>
       <c r="D129" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G129" s="3" t="inlineStr">
         <is>
-          <t>http://lehuatimes.com/info/l-gfeslhnstm.html</t>
+          <t>http://lehuatimes.com/info/v-gxep2rkqrm.html</t>
         </is>
       </c>
       <c r="H129" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=4vKNv5m4sosJLx9ktLVsdSkLB80DvtGDosUl%2F0CShzsouIonMKsrcSctrTenZ4Ng</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=4vKNv5m4sosJLx9ktLVsddZsaeyJKa6izVXMMpsrSqtWj9AYtSNK1Au48a%2FD9g%2F9</t>
         </is>
       </c>
       <c r="I129" s="3"/>
       <c r="J129" s="3"/>
     </row>
     <row r="130" customHeight="true" ht="25.0">
       <c r="A130" s="2" t="n">
         <v>129.0</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
           <t>Toyo Times</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
           <t>东洋时报</t>
         </is>
       </c>
       <c r="D130" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
           <t>日本</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G130" s="3" t="inlineStr">
         <is>
-          <t>http://toyotimes.com/info/p-2uesghk4rb.html</t>
+          <t>http://toyotimes.com/info/s-26kqgh0shm.html</t>
         </is>
       </c>
       <c r="H130" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=pQGXib7cFzjdEnyQXlXE28pQ265rnugEF3uMswzlsBDDclfYFHQzd3OGlF0mBW%2Bd</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=pQGXib7cFzjdEnyQXlXE26iicaj89Sf9BQDOs3D%2Fd07U%2FkouHUuchdEDPOKpP1Cs</t>
         </is>
       </c>
       <c r="I130" s="3"/>
       <c r="J130" s="3"/>
     </row>
     <row r="131" customHeight="true" ht="25.0">
       <c r="A131" s="2" t="n">
         <v>130.0</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
           <t>Hanna Press</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
           <t>汉娜出版社</t>
         </is>
       </c>
       <c r="D131" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G131" s="3" t="inlineStr">
         <is>
-          <t>http://hannapress.com/info/f-2xkslrnq3b.html</t>
+          <t>http://hannapress.com/info/u-guesytepto.html</t>
         </is>
       </c>
       <c r="H131" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=IfXpTBeRpN1E7o8My08Dxiw9l245kyaH5mPp9NchuODJQvsPe0d0ETI%2BP%2BLsxzlt</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=IfXpTBeRpN1E7o8My08DxgBgAOeD3EIsced%2BpgLCaaY4pkwocSEjsrOeuK7nOkoX</t>
         </is>
       </c>
       <c r="I131" s="3"/>
       <c r="J131" s="3"/>
     </row>
     <row r="132" customHeight="true" ht="25.0">
       <c r="A132" s="2" t="n">
         <v>131.0</v>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
           <t>Russians News</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
           <t>俄民新闻</t>
         </is>
       </c>
       <c r="D132" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
           <t>俄罗斯</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G132" s="3" t="inlineStr">
         <is>
-          <t>http://russiansnews.com/info/k-guep2hkpto.html</t>
+          <t>http://russiansnews.com/info/s-lxkp2hkp3m.html</t>
         </is>
       </c>
       <c r="H132" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=zFHGEY87fFyBa4temAz16zuxTm8kHMroCRni9MqNuIi%2BECbvrz1ZSQ8h1V%2BJCMzA</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=zFHGEY87fFyBa4temAz16yYFP8RJXRB%2BCSWX9OITrAyKCKmE%2FZK7eQVzQx6InjWl</t>
         </is>
       </c>
       <c r="I132" s="3"/>
       <c r="J132" s="3"/>
     </row>
     <row r="133" customHeight="true" ht="25.0">
       <c r="A133" s="2" t="n">
         <v>132.0</v>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
           <t>Backing News</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
           <t>新闻回顾</t>
         </is>
       </c>
       <c r="D133" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G133" s="3" t="inlineStr">
         <is>
-          <t>http://backingnews.com/info/t-g6epg30qhm.html</t>
+          <t>http://backingnews.com/info/s-lxn4gteshb.html</t>
         </is>
       </c>
       <c r="H133" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=6C9LrxBrunkaDHLXfGeylTDbMAW1d3kVMxgMlvlWLRIWZ0PuvJMnGTsYvClTgK3R</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=6C9LrxBrunkaDHLXfGeylZEEdKYcB%2Bs4YuQGKjQiIB6dPYPM6mdX8iGC2hetpy6W</t>
         </is>
       </c>
       <c r="I133" s="3"/>
       <c r="J133" s="3"/>
     </row>
     <row r="134" customHeight="true" ht="25.0">
       <c r="A134" s="2" t="n">
         <v>133.0</v>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Frontline Daily </t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
           <t>前线日报</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G134" s="3" t="inlineStr">
         <is>
-          <t>http://frontlinedaily.com/info/7-l6n4g3ksrm.html</t>
+          <t>http://frontlinedaily.com/info/1-y604ghnp3b.html</t>
         </is>
       </c>
       <c r="H134" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=EIqG59UrMMESAdKnVtMnzMAJooQfheiTG65xfkfiyTMh%2FiL26CKLcXOkM85zoAcMNKCYFeDrOA5peAPDGXMrKQ%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=EIqG59UrMMESAdKnVtMnzFXLcTjf8AwV1g4EPBGO8LJDU9v3Df4EK6JVle6IzZfAHH%2FrCwxzJwDPYQlvLj4cxw%3D%3D</t>
         </is>
       </c>
       <c r="I134" s="3"/>
       <c r="J134" s="3"/>
     </row>
     <row r="135" customHeight="true" ht="25.0">
       <c r="A135" s="2" t="n">
         <v>134.0</v>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
           <t>Director Times</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
           <t>经理导报</t>
         </is>
       </c>
       <c r="D135" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G135" s="3" t="inlineStr">
         <is>
-          <t>http://directortimes.com/info/k-l6nq2hk43o.html</t>
+          <t>http://directortimes.com/info/t-lueqghe4ho.html</t>
         </is>
       </c>
       <c r="H135" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=Jaor5ZY%2FjoBH3lpKfFqZqdaVGa%2Batca29v0KFph6xOczq2Z%2F63S97bo%2BNSAEs4ms</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=Jaor5ZY%2FjoBH3lpKfFqZqQ3Gq8eZO5I3WZpZQPbz1adk0Vr6VHL4M9ou9ONf4pR5</t>
         </is>
       </c>
       <c r="I135" s="3"/>
       <c r="J135" s="3"/>
     </row>
     <row r="136" customHeight="true" ht="25.0">
       <c r="A136" s="2" t="n">
         <v>135.0</v>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
           <t>Nets Bay</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
           <t>网讯湾</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G136" s="3" t="inlineStr">
         <is>
-          <t>http://netsbay.com/info/d-2fns2reshb.html</t>
+          <t>http://netsbay.com/info/2-y6npy3kqhb.html</t>
         </is>
       </c>
       <c r="H136" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=uEyiY1uCOgfv3z55HlKfMC%2FYLYpO0h6vhDNAElAupz1U6Cq86vSpqn%2FX%2BlUMhiVT</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=uEyiY1uCOgfv3z55HlKfMEO7Mj%2FwM7JMTE5vpjCx0o51Ki7u5bbsUMi7oMjkTW8b</t>
         </is>
       </c>
       <c r="I136" s="3"/>
       <c r="J136" s="3"/>
     </row>
     <row r="137" customHeight="true" ht="25.0">
       <c r="A137" s="2" t="n">
         <v>136.0</v>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
           <t>Art Design Daily</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
           <t>艺术设计报</t>
         </is>
       </c>
       <c r="D137" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
           <t>时尚与艺术</t>
         </is>
       </c>
       <c r="G137" s="3" t="inlineStr">
         <is>
-          <t>http://artdesigndaily.com/info/2-gfnsyhkp3m.html</t>
+          <t>http://artdesigndaily.com/info/7-lukpghnq3m.html</t>
         </is>
       </c>
       <c r="H137" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=3lMl292qDaEumCHghLkngSfqnNlaphS062pEQX1t7JfdyW0MjIaGdeQCIp1CADCUgIVrKDNMxbYiD44ax8sl1A%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=3lMl292qDaEumCHghLkngV2gwLQ%2BCTwcuUq1rCoWE4GqHlugx7DekBQaIyJuIb5%2BhOlhZCnsN5K8aUpaXCjZFw%3D%3D</t>
         </is>
       </c>
       <c r="I137" s="3"/>
       <c r="J137" s="3"/>
     </row>
     <row r="138" customHeight="true" ht="25.0">
       <c r="A138" s="2" t="n">
         <v>137.0</v>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
           <t>Net Business Daily</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
           <t>网商日报</t>
         </is>
       </c>
       <c r="D138" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G138" s="3" t="inlineStr">
         <is>
-          <t>http://netbusinessdaily.com/info/i-yfns2hkq3o.html</t>
+          <t>http://netbusinessdaily.com/info/n-yfepyhesrb.html</t>
         </is>
       </c>
       <c r="H138" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=k88eN9X26oQMKdGw9rp0s%2B0s8bDTTuAILYcGaXu7YqMrS0aXppzNeewoHvuA%2FH7phSlw38DsfEaqqBufP4ppOg%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=k88eN9X26oQMKdGw9rp0s%2B0s8bDTTuAILYcGaXu7YqN1It0phN01N1WlsRCEvrKKo5eX%2B%2FnrWiucdnPhvPYxXw%3D%3D</t>
         </is>
       </c>
       <c r="I138" s="3"/>
       <c r="J138" s="3"/>
     </row>
     <row r="139" customHeight="true" ht="25.0">
       <c r="A139" s="2" t="n">
         <v>138.0</v>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
           <t>Computer Science Daily</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
           <t>计算机科学报</t>
         </is>
       </c>
       <c r="D139" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
           <t>IT科技与互联网</t>
         </is>
       </c>
       <c r="G139" s="3" t="inlineStr">
         <is>
-          <t>http://computersciencedaily.com/info/u-y60q2h04tm.html</t>
+          <t>http://computersciencedaily.com/info/f-yf0pgr04hm.html</t>
         </is>
       </c>
       <c r="H139" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=2tC%2Bo4OEGWPlKpJVEWac0FdaBQCedo7ujFWC5X4FgaAXfq82DDjKB0mpzF3xowE9e5c%2BA1sq22e7PrT1xa92Mg%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=2tC%2Bo4OEGWPlKpJVEWac0FdaBQCedo7ujFWC5X4FgaAUMG1K%2BMvzGmlXgtK1afh%2BqWk38X6YGL3vwT1LB87NXg%3D%3D</t>
         </is>
       </c>
       <c r="I139" s="3"/>
       <c r="J139" s="3"/>
     </row>
     <row r="140" customHeight="true" ht="25.0">
       <c r="A140" s="2" t="n">
         <v>139.0</v>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
           <t>Trademarks Daily</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
           <t>版权日报</t>
         </is>
       </c>
       <c r="D140" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
           <t>全球</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G140" s="3" t="inlineStr">
         <is>
-          <t>http://trademarksdaily.com/info/o-g6nsl3eptb.html</t>
+          <t>http://trademarksdaily.com/info/d-lfksyhkptb.html</t>
         </is>
       </c>
       <c r="H140" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=d52N%2FA1s8dcGiOZhRAK7SwZkmdW%2BXE6ei1ip%2FTGOvNm0dN%2FJcyAJ%2FWQNWDgauWNcaKNQqXkoXyXZV6fiN7spOQ%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=d52N%2FA1s8dcGiOZhRAK7SwZkmdW%2BXE6ei1ip%2FTGOvNmkyH8b3jqP3vzdk%2BljehxrYWIRVLYlyKclQCdi3UIP8A%3D%3D</t>
         </is>
       </c>
       <c r="I140" s="3"/>
       <c r="J140" s="3"/>
     </row>
     <row r="141" customHeight="true" ht="25.0">
       <c r="A141" s="2" t="n">
         <v>140.0</v>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
           <t>Yasu Daily</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
           <t>YASU日报</t>
         </is>
       </c>
       <c r="D141" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
           <t>日本</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G141" s="3" t="inlineStr">
         <is>
-          <t>http://yasudaily.com/info/i-2xeqgrnqr1.html</t>
+          <t>http://yasudaily.com/info/e-lfnsy3es3o.html</t>
         </is>
       </c>
       <c r="H141" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=lFtBPScHFHshX4%2FkXFzBsb5lsAYdgXllJJoJch%2BvpG1GVtGeb9kWhOlBRXSyPcIf</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=lFtBPScHFHshX4%2FkXFzBsW1JVux4xbj1sKbv%2BLYPmNscE9s68%2FZBlvg%2BThlHjybr</t>
         </is>
       </c>
       <c r="I141" s="3"/>
       <c r="J141" s="3"/>
     </row>
     <row r="142" customHeight="true" ht="25.0">
       <c r="A142" s="2" t="n">
         <v>141.0</v>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
           <t>Today Information</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
           <t>今日资讯</t>
         </is>
       </c>
       <c r="D142" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G142" s="3" t="inlineStr">
         <is>
-          <t>http://sumodaily.com/info/t-26nslhkqh1.html</t>
+          <t>http://sumodaily.com/info/n-2fes2r0prb.html</t>
         </is>
       </c>
       <c r="H142" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=N%2BEsTo7K6%2B0c7Heqxi74trtOyHM3UjpE8Oh3pqkxWqq0%2FEYMJauj8rF%2FXKxMy0f8</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=N%2BEsTo7K6%2B0c7Heqxi74tmAQcVtft7SBh50Z%2B6vSuWTIoYqcM7ZSY%2BvxGEcR6uqJ</t>
         </is>
       </c>
       <c r="I142" s="3"/>
       <c r="J142" s="3"/>
     </row>
     <row r="143" customHeight="true" ht="25.0">
       <c r="A143" s="2" t="n">
         <v>142.0</v>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
           <t>Brother daily</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
           <t>兄弟日报</t>
         </is>
       </c>
       <c r="D143" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G143" s="3" t="inlineStr">
         <is>
-          <t>http://brodaily.com/info/z-2xnpyhkqro.html</t>
+          <t>http://brodaily.com/info/u-gfksyr0pto.html</t>
         </is>
       </c>
       <c r="H143" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=NHXFqwB7WAuMXK%2FeoXKGK16%2Fo%2BWFJfpp5%2Bzq6yvg87nAxiInRBdOLys4UFe1qzWi</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=NHXFqwB7WAuMXK%2FeoXKGKzAT2f2kObRNEiW9zb1hhR67dfUJHY9JdJryim6w2kEu</t>
         </is>
       </c>
       <c r="I143" s="3"/>
       <c r="J143" s="3"/>
     </row>
     <row r="144" customHeight="true" ht="25.0">
       <c r="A144" s="2" t="n">
         <v>143.0</v>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
           <t>Daily headlines</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
           <t>每日头条</t>
         </is>
       </c>
       <c r="D144" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G144" s="3" t="inlineStr">
         <is>
-          <t>http://headsdaily.com/info/w-gxnpyrnsro.html</t>
+          <t>http://headsdaily.com/info/5-gfk42hkphm.html</t>
         </is>
       </c>
       <c r="H144" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=0xVRBOAzYN5KNl25eeBc1Zo%2FFGaGwp1THBhmEL815ESJQDgzVfmzKBBSyOFBKSpd</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=0xVRBOAzYN5KNl25eeBc1dOBE7%2B5YXJGgxfqoTodgeo9HsYqjsloPFnQqeM8Lmsc</t>
         </is>
       </c>
       <c r="I144" s="3"/>
       <c r="J144" s="3"/>
     </row>
     <row r="145" customHeight="true" ht="25.0">
       <c r="A145" s="2" t="n">
         <v>144.0</v>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
           <t>Daily TV News</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
           <t>每日电视新闻</t>
         </is>
       </c>
       <c r="D145" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G145" s="3" t="inlineStr">
         <is>
-          <t>http://tvnewsdaily.com/info/b-lxe4y3kp31.html</t>
+          <t>http://tvnewsdaily.com/info/v-gxkslheqro.html</t>
         </is>
       </c>
       <c r="H145" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=tiARNgAV7Hb%2FT1CjOcg8dbOBsWokwv8HTRn10nOF4YSbyT0ftIWGN%2FlvCyw87xEe</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=tiARNgAV7Hb%2FT1CjOcg8dbtLSpDOg8xt7H6ka3dQlj2r2SQU9YKfq6rj8eaHRhRn</t>
         </is>
       </c>
       <c r="I145" s="3"/>
       <c r="J145" s="3"/>
     </row>
     <row r="146" customHeight="true" ht="25.0">
       <c r="A146" s="2" t="n">
         <v>145.0</v>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
           <t>New york daily</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
           <t>纽约日报</t>
         </is>
       </c>
       <c r="D146" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G146" s="3" t="inlineStr">
         <is>
-          <t>http://nydailysnews.com/info/k-l604gresto.html</t>
+          <t>http://nydailysnews.com/info/u-gfnp2reptb.html</t>
         </is>
       </c>
       <c r="H146" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=8Qkf49FRUP2O5aQKNUsUuF2PobXCifGG5g19nPK9l0btLyqpFlQLmQ5mCqwlLBgM</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=8Qkf49FRUP2O5aQKNUsUuAEZyGYAYZEnQU7mfDRlSkWizBmiPl4H6NAOkmhRud4Q</t>
         </is>
       </c>
       <c r="I146" s="3"/>
       <c r="J146" s="3"/>
     </row>
     <row r="147" customHeight="true" ht="25.0">
       <c r="A147" s="2" t="n">
         <v>146.0</v>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
           <t>American city news</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
           <t>美国城市新闻</t>
         </is>
       </c>
       <c r="D147" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G147" s="3" t="inlineStr">
         <is>
-          <t>http://uscitynews.com/info/m-2ueq230sro.html</t>
+          <t>http://uscitynews.com/info/p-lxnqg30pho.html</t>
         </is>
       </c>
       <c r="H147" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=eD%2F9fzSoBQ0NVH7VeoqNDYwBrCT8tbStwrNICH1XL8ty2%2FI4wFt64qrjOlAFDcqr</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=eD%2F9fzSoBQ0NVH7VeoqNDdE3lUBWzeiMmyO7k8UaWKW0B8oVZhZ35sOigR5%2BPNw0</t>
         </is>
       </c>
       <c r="I147" s="3"/>
       <c r="J147" s="3"/>
     </row>
     <row r="148" customHeight="true" ht="25.0">
       <c r="A148" s="2" t="n">
         <v>147.0</v>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
           <t>Nanyang daily</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
           <t>乔治亚日报</t>
         </is>
       </c>
       <c r="D148" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G148" s="3" t="inlineStr">
         <is>
-          <t>http://nanyangdaily.com/info/t-yfeslh04rm.html</t>
+          <t>http://nanyangdaily.com/info/s-yxksghnpt1.html</t>
         </is>
       </c>
       <c r="H148" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=RCUWnzMdHJxbO9RXsP9RiREckmKlbT9JfjPpv%2B7r%2BWl6Mmze0%2FNQkz4SwB90J7vC</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=RCUWnzMdHJxbO9RXsP9RiQWM%2BhbS92CztgMxjYZhSk8SjjRgMIcUdPtkUwBKEsG0</t>
         </is>
       </c>
       <c r="I148" s="3"/>
       <c r="J148" s="3"/>
     </row>
     <row r="149" customHeight="true" ht="25.0">
       <c r="A149" s="2" t="n">
         <v>148.0</v>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
           <t>Melaka Daily</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
           <t>马六甲日报</t>
         </is>
       </c>
       <c r="D149" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
           <t>马来西亚</t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G149" s="3" t="inlineStr">
         <is>
-          <t>http://malaccastraitdaily.com/info/h-yfkp2tkp3o.html</t>
+          <t>http://malaccastraitdaily.com/info/0-lf0p2rnqrb.html</t>
         </is>
       </c>
       <c r="H149" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=f4I2I7r1nY%2F5dvAaEvT4%2BVhe9LkitHF8Lcxcb3My0FEaZ8%2FZT1c1gSM1uoiOKFaYvr7t6nxZdMNlQ3IxyA9A0w%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=f4I2I7r1nY%2F5dvAaEvT4%2BVhe9LkitHF8Lcxcb3My0FG1twaoYOF0rQSp7fzUaQL6%2FHQ1L%2FtnRcNFfSm1Okqr8Q%3D%3D</t>
         </is>
       </c>
       <c r="I149" s="3"/>
       <c r="J149" s="3"/>
     </row>
     <row r="150" customHeight="true" ht="25.0">
       <c r="A150" s="2" t="n">
         <v>149.0</v>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
           <t>British Car Weekly</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
           <t>英国汽车周刊</t>
         </is>
       </c>
       <c r="D150" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
           <t>英国</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
           <t>汽车与交通</t>
         </is>
       </c>
       <c r="G150" s="3" t="inlineStr">
         <is>
-          <t>http://wwww.autotimes.co.uk/info/a-yunpgr0qhm.html</t>
+          <t>http://news.autotimes.co.uk/info/c-lfk4yhep31.html</t>
         </is>
       </c>
       <c r="H150" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=2cNOde5GjXsrQeCiAslsdBQdH705Q%2FQYzIUUqt%2B4kgWlkpUeYDo58SYZxbvvdocOUKu7fbxdwWJzoicGAPei6w%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=xWG2MoI72ztfKCafPunqPU0YScab93OEhoSo5y7Ne1nhhgbk5zmHjaaMgjvC%2FHkbMoMVx1Xt8cV%2FuAwqboRiNQ%3D%3D</t>
         </is>
       </c>
       <c r="I150" s="3"/>
       <c r="J150" s="3"/>
     </row>
     <row r="151" customHeight="true" ht="25.0">
       <c r="A151" s="2" t="n">
         <v>150.0</v>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
           <t>Capital sydney</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
           <t>首都悉尼</t>
         </is>
       </c>
       <c r="D151" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F151" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G151" s="3" t="inlineStr">
         <is>
-          <t>http://capitalsydney.com/info/n-yxkpyrks3m.html</t>
+          <t>http://capitalsydney.com/info/l-2xesyhe4rm.html</t>
         </is>
       </c>
       <c r="H151" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=gtdiRjynYd4r64QvrlQtQZFIoSxCON%2Brknj50a6cZ6P8nFkeCWKSqbFCREDM%2FYwx</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=gtdiRjynYd4r64QvrlQtQW0z%2BPc7w75e8w4GIdSx%2F3Ngloeyg7ClkruEvcvpqhuq</t>
         </is>
       </c>
       <c r="I151" s="3"/>
       <c r="J151" s="3"/>
     </row>
     <row r="152" customHeight="true" ht="25.0">
       <c r="A152" s="2" t="n">
         <v>151.0</v>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
           <t>Australian Morning Post</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
           <t>澳洲早报</t>
         </is>
       </c>
       <c r="D152" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G152" s="3" t="inlineStr">
         <is>
-          <t>http://aumorning.com/info/w-2x04yrnsho.html</t>
+          <t>http://aumorning.com/info/e-l60423npho.html</t>
         </is>
       </c>
       <c r="H152" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=ziv7KsilMcB92MR9gRl6u%2F2GxVioeqGZRod0HX1dijebl4lvhu4IT6%2FDDgQTJDDB</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=ziv7KsilMcB92MR9gRl6u%2B2zSJyy9W4MR6YuLpSiMWYEi%2BVtlpkD2T76YgNnV3sz</t>
         </is>
       </c>
       <c r="I152" s="3"/>
       <c r="J152" s="3"/>
     </row>
     <row r="153" customHeight="true" ht="25.0">
       <c r="A153" s="2" t="n">
         <v>152.0</v>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
           <t>Canadian times substation</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
           <t>加拿大时报</t>
         </is>
       </c>
       <c r="D153" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E153" s="2" t="inlineStr">
         <is>
           <t>加拿大</t>
         </is>
       </c>
       <c r="F153" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G153" s="3" t="inlineStr">
         <is>
-          <t>http://catimes.org/info/5-l6ks23nptb.html</t>
+          <t>http://catimes.org/info/6-lfkqyresrb.html</t>
         </is>
       </c>
       <c r="H153" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=FFkmBgOFu4gqpAb%2BGbsMdZHK7iXiok7%2FM0YExifT%2Fd2jb89LvUIHd0t8%2BaRJ7V%2Bt</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=FFkmBgOFu4gqpAb%2BGbsMdQeLfZq%2Bb9jC9xP8vBEUx9KDgQRxuRt5FDTChlgaM1QM</t>
         </is>
       </c>
       <c r="I153" s="3"/>
       <c r="J153" s="3"/>
     </row>
     <row r="154" customHeight="true" ht="25.0">
       <c r="A154" s="2" t="n">
         <v>153.0</v>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
           <t>Apocalyptic daily</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
           <t>启示日报</t>
         </is>
       </c>
       <c r="D154" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G154" s="3" t="inlineStr">
         <is>
-          <t>http://pipstoday.com/info/v-lxkqy30st1.html</t>
+          <t>http://pipstoday.com/info/v-2xkslrk4ho.html</t>
         </is>
       </c>
       <c r="H154" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=WziICX%2F1NoZiZ%2BvpQFecF%2BNZv%2BYhlNpQvtGtFdPW%2BOYyU2Pm8HDWiLqJBDW2Jbvz</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=WziICX%2F1NoZiZ%2BvpQFecF4yvSVJ6mJcHdR7%2BMWOvDIrV2bfXI%2FraZW4kqEzp0ULL</t>
         </is>
       </c>
       <c r="I154" s="3"/>
       <c r="J154" s="3"/>
     </row>
     <row r="155" customHeight="true" ht="25.0">
       <c r="A155" s="2" t="n">
         <v>154.0</v>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
           <t>Internet Daily</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
           <t>网络日报</t>
         </is>
       </c>
       <c r="D155" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E155" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F155" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G155" s="3" t="inlineStr">
         <is>
-          <t>http://netstoday.com/info/x-l6042tnprb.html</t>
+          <t>http://netstoday.com/info/w-gx0plteprb.html</t>
         </is>
       </c>
       <c r="H155" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=RvvZQSkFayCO1nLyESXScBnEBtHlJ7Q3loGcToad%2B8RfdcRS%2Fq8xziaNve%2ByFZFv</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=RvvZQSkFayCO1nLyESXScKUqpTZfhpibCex8xTBcuIy8aVkwYedWwPDRKmA%2Fb9ED</t>
         </is>
       </c>
       <c r="I155" s="3"/>
       <c r="J155" s="3"/>
     </row>
     <row r="156" customHeight="true" ht="25.0">
       <c r="A156" s="2" t="n">
         <v>155.0</v>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
           <t>Entertainment News</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
           <t>娱乐快讯</t>
         </is>
       </c>
       <c r="D156" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
           <t>娱乐</t>
         </is>
       </c>
       <c r="G156" s="3" t="inlineStr">
         <is>
-          <t>http://thestarstimes.com/info/s-yukpyre4ro.html</t>
+          <t>http://thestarstimes.com/info/q-gu0s2rn43o.html</t>
         </is>
       </c>
       <c r="H156" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=4I4Rzfj5Lzxjw6sgdhel3kZcxjgBBV5PF2DFH70yYhTbuhioOsoDipvMjw925MLd</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=4I4Rzfj5Lzxjw6sgdhel3kKCIc9bF%2FRgQWPC8gtJ1cq%2F6H%2F3lr13IICI6y7Kx7Kn</t>
         </is>
       </c>
       <c r="I156" s="3"/>
       <c r="J156" s="3"/>
     </row>
     <row r="157" customHeight="true" ht="25.0">
       <c r="A157" s="2" t="n">
         <v>156.0</v>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
           <t>American fortune daily</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
           <t>美国财富日报</t>
         </is>
       </c>
       <c r="D157" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F157" s="2" t="inlineStr">
         <is>
           <t>金融与保险,新闻</t>
         </is>
       </c>
       <c r="G157" s="3" t="inlineStr">
         <is>
-          <t>http://wwww.fortunetime.us/info/7-g6e4ltn43b.html</t>
+          <t>http://global.fortunetime.us/info/v-gx0q2reptm.html</t>
         </is>
       </c>
       <c r="H157" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=eH%2FlPzds8CNJB2Rbd686JcO3m3lyvAXspuaPV5idYTfrB73LBrsHiXXzx1dyLbByyQNDGFJS59rfFIHK4bW6BA%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=DXRpAXsZavmoteeXkpvN35lKJzUfvQ1bNVw1SBZ2StogguS9B1%2FaALGeY%2Fqio6kcJzRmXgRSA6C7JHQzFAQNSw%3D%3D</t>
         </is>
       </c>
       <c r="I157" s="3"/>
       <c r="J157" s="3"/>
     </row>
     <row r="158" customHeight="true" ht="25.0">
       <c r="A158" s="2" t="n">
         <v>157.0</v>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
           <t>American People Network</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
           <t>美国人民网</t>
         </is>
       </c>
       <c r="D158" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G158" s="3" t="inlineStr">
         <is>
-          <t>http://wwww.dailypeople.us/info/1-2xes2h0st1.html</t>
+          <t>http://news.dailypeople.us/info/z-g6kp230pho.html</t>
         </is>
       </c>
       <c r="H158" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=%2FAs6MKA5iVSwpGClAQ2oMJhA%2Fns9CGB6IAnYW4VyaNtgr3ijv%2B%2Fl4yjBO2HgX0qPoKXmb0N4EkuhECjCdEya1g%3D%3D</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=hIDEOxkmED5igUkMJnZuHmWdYt6wFfAG8Bd7JlzF1jYP1MU3WRSygk%2FFSj89s83Qlrb6tjz3riMJIsEnpqht4Q%3D%3D</t>
         </is>
       </c>
       <c r="I158" s="3"/>
       <c r="J158" s="3"/>
     </row>
     <row r="159" customHeight="true" ht="25.0">
       <c r="A159" s="2" t="n">
         <v>158.0</v>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
           <t>United States Newsletter</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
           <t>美国时时快讯</t>
         </is>
       </c>
       <c r="D159" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F159" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G159" s="3" t="inlineStr">
         <is>
-          <t>http://24usnews.com/info/0-2x04g30qtb.html</t>
+          <t>http://24usnews.com/info/4-2xk4y3nqrm.html</t>
         </is>
       </c>
       <c r="H159" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=AaYFp4aK7VIYH9ooI97nKAPEcS0RONzWbM7VBIwKkafV79xSWH6IKzG7DqodJqEC</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=AaYFp4aK7VIYH9ooI97nKBMlLJjYJ24Yrx6jFSX7A3%2F18w4ePVAQOtphZb1DJiSk</t>
         </is>
       </c>
       <c r="I159" s="3"/>
       <c r="J159" s="3"/>
     </row>
     <row r="160" customHeight="true" ht="25.0">
       <c r="A160" s="2" t="n">
         <v>159.0</v>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
           <t>BBC Network News</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
           <t>BBC网络快讯</t>
         </is>
       </c>
       <c r="D160" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G160" s="3" t="inlineStr">
         <is>
-          <t>http://ebbcnews.com/info/y-yuks2reqt1.html</t>
+          <t>http://ebbcnews.com/info/9-y6nsyt0srm.html</t>
         </is>
       </c>
       <c r="H160" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=19ZCNH0YyI1ixBKlr9LtNm2GXva9ulueBge6zrtySMaEYsecW9DULKaENilWrHfB</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=19ZCNH0YyI1ixBKlr9LtNgvYHP3Zgp3HJE8q1ykCYs9x8ddG6GfhhM3unqANPckC</t>
         </is>
       </c>
       <c r="I160" s="3"/>
       <c r="J160" s="3"/>
     </row>
     <row r="161" customHeight="true" ht="25.0">
       <c r="A161" s="2" t="n">
         <v>160.0</v>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
           <t>American news network</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
           <t>美国新闻网</t>
         </is>
       </c>
       <c r="D161" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E161" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F161" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G161" s="3" t="inlineStr">
         <is>
-          <t>http://usatnews.com/info/p-260q2304tm.html</t>
+          <t>http://usatnews.com/info/y-2xep23k4h1.html</t>
         </is>
       </c>
       <c r="H161" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=Xb9Fuag9jpGWsdCZoVw29i%2FwLq1MQnC8DE2RtvWDzM8qPy5NizB8n0WETiEII19N</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=Xb9Fuag9jpGWsdCZoVw29gTqEkPN5DnuOHFahKZlNEHJkwO%2F3JustyW7LTW6fYL0</t>
         </is>
       </c>
       <c r="I161" s="3"/>
       <c r="J161" s="3"/>
     </row>
     <row r="162" customHeight="true" ht="25.0">
       <c r="A162" s="2" t="n">
         <v>161.0</v>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
           <t>Startup Weekly</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
           <t>创业周刊</t>
         </is>
       </c>
       <c r="D162" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E162" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F162" s="2" t="inlineStr">
         <is>
           <t>金融与保险,新闻</t>
         </is>
       </c>
       <c r="G162" s="3" t="inlineStr">
         <is>
-          <t>http://bilitime.com/info/4-y60qlrksto.html</t>
+          <t>http://bilitime.com/info/z-26e4g3kqtm.html</t>
         </is>
       </c>
       <c r="H162" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=r32hAHlOoKxQh9yIBcHqYC7clqHh4gR3pZp7J3KUvrGH09%2Fvb5C7%2FQS3NzCjRSop</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=r32hAHlOoKxQh9yIBcHqYN9lMMTzkDfSwAaqh7IBhTk14h9I1DOAbPE%2BUOJwWDba</t>
         </is>
       </c>
       <c r="I162" s="3"/>
       <c r="J162" s="3"/>
     </row>
     <row r="163" customHeight="true" ht="25.0">
       <c r="A163" s="2" t="n">
         <v>162.0</v>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
           <t>Yahoo Perspective</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
           <t>雅虎视角</t>
         </is>
       </c>
       <c r="D163" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E163" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F163" s="2" t="inlineStr">
         <is>
           <t>新闻,金融与保险</t>
         </is>
       </c>
       <c r="G163" s="3" t="inlineStr">
         <is>
-          <t>http://yahoosee.com/info/q-2ue423kq3b.html</t>
+          <t>http://yahoosee.com/info/d-gf0syre43b.html</t>
         </is>
       </c>
       <c r="H163" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=aA%2FpypSxTat%2Fw7AqTM%2F%2FbnlFFKhkgxlslY6fFMYl%2FAqMoIYPbQk2MNtkRyvF9yHI</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=aA%2FpypSxTat%2Fw7AqTM%2F%2FbnVu5%2FQYS55aS4nY%2FOzWUh4q7b6lz%2Bfq12YXWlpuSQ%2Bl</t>
         </is>
       </c>
       <c r="I163" s="3"/>
       <c r="J163" s="3"/>
     </row>
     <row r="164" customHeight="true" ht="25.0">
       <c r="A164" s="2" t="n">
         <v>163.0</v>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
           <t>New York City Morning Post</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
           <t>纽约城市早报</t>
         </is>
       </c>
       <c r="D164" s="2" t="inlineStr">
         <is>
           <t>英语</t>
         </is>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
           <t>美国</t>
         </is>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
           <t>新闻</t>
         </is>
       </c>
       <c r="G164" s="3" t="inlineStr">
         <is>
-          <t>http://nycmorning.com/info/i-yukpghn43b.html</t>
+          <t>http://nycmorning.com/info/f-lueqlhephb.html</t>
         </is>
       </c>
       <c r="H164" s="3" t="inlineStr">
         <is>
-          <t>http://bridge.mostpr.com/screen/get?uri=L8rEsLmsFfWwDoafjXqdpVqWOUsDFZe%2FJ8l%2BpLxxRZkfcQK%2B9HT9KWd8ZouUl%2FwJ</t>
+          <t>http://bridge.mostpr.com/screen/get?uri=L8rEsLmsFfWwDoafjXqdpRiJM0wduIwMdPKe4sBTIcq4cMlgGL3nWVmS3Akvu46X</t>
         </is>
       </c>
       <c r="I164" s="3"/>
       <c r="J164" s="3"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>